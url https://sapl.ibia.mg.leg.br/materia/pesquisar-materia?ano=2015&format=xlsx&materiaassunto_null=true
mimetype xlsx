--- v0 (2025-12-12)
+++ v1 (2026-05-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/</t>
+    <t>http://sapl.ibia.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE A LIMPEZA GERAL EM TODA A CIDADE PRINCIPALMENTE NA AVENIDA TANCREDO NEVES, CEMITÉRIO E PRAÇAS. </t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL FAÇA PLACAS INDICATIVAS COM O NOME DAS RUAS NO BAIRRO JOÃO FERREIRA, QUE INSTALE UMA ROTATÓRIA URGENTE, LOMBADAS NAS RUAS E TAMBÉM INCLUA NO BAIRRO O MAIS BREVE POSSÍVEL NA ROTA O TRANSPORTE COLETIVO, POIS A POPULAÇÃO SOLICITA ATRAVÉS DO ABAIXO ASSINADO EM ANEXO. </t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE A OPERAÇÃO TAPA BURACOS COM URGÊNCIA NO BAIRRO DONA MAROCA, PRINCIPALMENTE NAS RUAS 204, 207 ESQUINA COM ESQUINA COM A 206, 210 E 218. </t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL JUNTO AO CORREIO POSSA ESTUDAR A POSSIBILIDADE DE IMPLANTAR FILIAIS, EM PONTOS ESTRATÉGICOS ENTRE OS BAIRROS SÃO JOÃO, SÃO DIMAS E O JOÃO FERREIRA E ENTRE OS BAIRROS DONA MAROCA, DEOLINDA MENDES E GAMELEIRAS, E ENTRE SÃO BENEDITO E NOSSA SENHORA DE LOURDES. </t>
   </si>
   <si>
     <t>5</t>
   </si>
@@ -418,1258 +418,1258 @@
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE A LIMPEZA DOS TERRENOS LOCALIZADOS NA RUA ANTÔNIO B. DUARTE (ANTIGA 26) DE FRENTE AO N° 1.505 E PRÓXIMO AO POLIESPORTIVO PAULINHO TEIXEIRA E POSSA ADERIR A LEI N°1. 935 DE 24 DE SETEMBRO DE 2010, QUE "DISPÕE SOBRE A LIMPEZA E CONSERVAÇÃO DE TERRENOS PARTICULARES OU PÚBLICOS DO MUNICÍPIO DE IBIÁ E DÁ OUTRAS PROVIDÊNCIAS". _x000D_
 </t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COM URGÊNCIA O CONVENIO ENTRE PREFEITURA E A UNIARAXÁ PARA O ANO DE 2015. _x000D_
 </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL SINALIZE ESTACIONAMENTO PARA CARROS NAS PROXIMIDADES DA CLINICA VITA CENTER. _x000D_
 </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, TOME AS MEDIDAS CABÍVEIS PARA ACABAR COM O MAU CHEIRO QUE A FABRICA NESTLÉ ESTÁ ALASTRANDO NOS BAIRROS VIZINHOS. _x000D_
 </t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COM URGÊNCIA A TROCA DE LÂMPADA DO POSTE LOCALIZADO NA AVENIDA TATÃO PALHARES, PRÓXIMO AO N° 711. _x000D_
 </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL SINALIZE ATRAVÉS DE PLACA, PROIBIDO VIRAR A ESQUERDA NO INICIO DA AVENIDA JOSÉ CAMBRAIA PARA QUEM ESTIVER DESCENDO. _x000D_
 </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA REALIZAR A OPERAÇÃO TAPA-BURACOS NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA REALIZAR A MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO DA AVENIDA GETÚLIO VARGAS. _x000D_
 </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITE A TODAS AS AGENCIAS BANCARIAS DE IBIÁ QUE AGILIZEM OS ATENDIMENTOS, BEM COMO CONTRATE UM FUNCIONÁRIOS PARA ATENDER SOMENTE OS ATENDIMENTOS PRIORITÁRIOS. </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, POSSA REALIZAR A REFORMA NO TELHADO DO QUIOSQUE/CORETO DA PRAÇA SANTA CRUZ. _x000D_
 </t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, REALIZE A CAPINA, BEM COMO A LIMPEZA EM TODO BAIRRO SÃO JOÃO. _x000D_
 </t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL POSSA ENCAMINHAR A ESTA CASA AS DATAS DAS REUNIÕES DE TODOS OS CONSELHOS MUNICIPAIS. _x000D_
 </t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL POSSA INFORMAR A ESTA CASA E A TODA POPULAÇÃO QUANDO HOUVER MUDANÇAS NOS HORÁRIOS DE ATENDIMENTO AO PÚBLICO EM TODOS OS SETORES DA PREFEITURA. _x000D_
 </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA ESTUDAR A POSSIBILIDADE DE COLOCAR LOMBADAS SEMELHANTES AS DA AVENIDA GETULIO VARGAS NA RUA 36 OU RETIRAR O QUEBRA MOLAS DESTE LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O CHEFE DO EXECUTIVO MUNICIPAL DETERMINE À SECRETÁRIA MUNICIPAL COMPETENTE O RESTABELECIMENTO DAS CONDIÇÕES DO CONTRATO DE TRABALHO DE SERVIDORES PÚBLICOS DA SECRETARIA MUNICIPAL DE OBRAS E DE EDUCAÇÃO, EIS QUE DE ALGUNS FOI REDUZIDOS OS VENCIMENTOS, QUE HABITUALMENTE RECEBIAM E DE OUTROS FOI AUMENTADA A CARGA HORÁRIA QUE CUMPRIAM. _x000D_
 </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE AGENTES COMUNITÁRIOS DE SAÚDE PARA O BAIRRO SÃO JOÃO _x000D_
 </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE, EM CARÁTER DE URGÊNCIA, REFORMA DO MURO CEMITÉRIO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A TROCA DE LÂMPADA DO POSTE NA RUA 208, EM FRENTE AO N° 771 NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA ESTUDAR A POSSIBILIDADE REALIZAR UMA OPERAÇÃO TAPA-BURACOS NO BAIRRO D. MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA ESTUDAR A POSSIBILIDADE REALIZAR UMA OPERAÇÃO TAPA-BURACOS NA RUA DR. IVO MENDES (ANTIGA RUA 08). _x000D_
 </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA ESTUDAR A POSSIBILIDADE REALIZAR UMA OPERAÇÃO DE PODA DE ÁRVORE NA RUA 50. _x000D_
 </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL POSSA PROVIDENCIAR A TROCA DE LÂMPADAS E A MANUTENÇÃO DA ILUMINAÇÃO NA QUADRA DO BAIRRO ROSA MARIA. _x000D_
 </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE PODA DO GRAMADO DA PRAÇA NO DISTRITO DE ARGENITA _x000D_
 </t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL DISPONIBILIZE UM PROFISSIONAL DENTISTA PARA ATENDIMENTO NO DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A MELHORA DO SINAL DE TRANSMISSÃO DE TELEVISÃO, OU ATÉ MESMO QUE VOLTE A ANTENA PARA A SERRA QUE SE ENCONTRA MAIS PERTO DA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE COM URGÊNCIA A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO DOS POSTES QUE SÃO LOCALIZADOS NA RUA SESSENTA PRÓXIMO AO N° 526 EM FRENTE AO POSTO DE SAÚDE JOSÉ RIBEIRO. _x000D_
 </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COM URGÊNCIA A CAPINA E LIMPEZA DOS LOTES PRÓXIMOS AO POLIESPORTIVO XISTO MARTINS NO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL POSSA FAZER CALÇADAS E MANUTENÇÃO DAS MESMAS NA RUA 165 DO BAIRRO NOSSA SENHORA DE FÁTIMA NAS DUAS ENTRADAS PRINCIPAIS. _x000D_
 </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA ESTUDAR A POSSIBILIDADE REALIZAR URNA OPERAÇÃO TAPA-BURACOS NO BAIRRO D. MAROCA. </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL COLOQUE REDUTORES DE VELOCIDADE, TIPO QUEBRA-MOLAS OU ALGUM OUTRO MEIO PARA REDUÇÃO DE VELOCIDADE NA AVENIDA JOSÉ CAMBRAIA, DEFRONTE AO VELÓRIO COMUNITÁRIO E PRÓXIMO AO DESTACAMENTO DA POLICIA MILITAR. _x000D_
 </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL COLOQUE UMA ROTATÓRIA NA AVENIDA GETÚLIO VARGAS (ANTIGA RUA 59), ATRÁS DO TERMINAL RODOVIÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE, COM URGÊNCIA, UMA OPERAÇÃO TAPA-BURACOS NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REABRA O RESTAURANTE POPULAR. _x000D_
 </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE UMA LIMPEZA E MANUTENÇÃO NA QUADRA E CAMPO DE FUTEBOL, NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO, DETERMINE, AO ÓRGÃO COMPETENTE, QUE SEJA AVALIADA A POSSIBILIDADE DE SE AMPLIAR A DURAÇÃO DA FEIRA-LIVRE PARA OS SÁBADOS À NOITE, DIVERSIFICANDO AS ATIVIDADES E PROPORCIONANDO UM MOMENTO DE LAZER PARA OS CIDADÃOS IBIAENSES. _x000D_
 </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL DISPONIBILIZE UM FUNCIONÁRIO PARA ATUAR COMO SERVIÇAL NA ASSOCIAÇÃO DE PAIS E AMIGOS DO EXCEPCIONAIS DE IBIÁ &amp;#8212; APAE. _x000D_
 </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA PROVIDENCIAR, COM URGÊNCIA, A TROCA DE LÂMPADAS DOS POSTES LOCALIZADOS NA RUA 204 (EM FRENTE AO NÚMERO 663 E NA ESQUINA COM 207 NO LADO DIREITO), E TAMBÉM NA RUA 211 (EM FRENTE AO NÚMERO 52, ESQUINA COM RUA 204), NO BAIRRO DONA MAROCA; NA RUA 74 (EM FRENTE AO NÚMERO 62) NO BAIRRO SÃO BENEDITO E NA AVENIDA JOSÉ CAMBRAIA (EM FRENTE AO NÚMERO 336, SANDUBAS LANCHES). _x000D_
 </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL FAÇA CAPINA E LIMPEZA NA PRAÇA DO BAIRRO GAMELEIRAS. _x000D_
 </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL CONCLUA O TÉRMINO DE ILUMINAÇÃO E DE CICLOFAIXAS NA AVENIDA GETÚLIO VARGAS. _x000D_
 </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL EXECUTE A LEI N° 1.747 DE 25 DE ABRIL DE 2005, QUE "AUTORIZA O PODER EXECUTIVO REALIZAR DOAÇÃO DE CESTAS BÁSICAS E DÁ OUTRAS PROVIDÊNCIAS". _x000D_
 </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE UMA REFORMA NA PRAÇA DO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE UMA REFORMA NA QUADRA DA ESCOLA MUNICIPAL SÃO DIMAS _x000D_
 </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL COLOQUE REDUTORES DE VELOCIDADE NA AVENIDA JOSÉ CAMBRAIA. _x000D_
 </t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE A OPERAÇÃO TAPA-BURACOS NAS RUAS MAIS AFASTADAS SITUADAS EM TERRENOS MAIS BAIXOS DO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL POSSA PROVIDENCIAR A TROCA DE LÂMPADAS NA RUA 208, PRÓXIMO AO BERÇÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL POSSA CONSTRUIR CALÇADAS NA AVENIDA JOSÉ DE ASSIS LEMOS, EM ESPECIAL NO TRECHO QUE VAI DA EMPRESA LATICÍNIOS UNIÃO ATÉ O FINAL DO BAIRRO JOÃO FERREIRA. _x000D_
 </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE UM ESTACIONAMENTO NO TERMINAL RODOVIÁRIO PARA EMBARQUE E DESEMBARQUE DOS PASSAGEIROS. _x000D_
 </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE POSSA PROVIDENCIAR A PODA DE ÁRVORES NA PRAÇA ANTÔNIO LEOCÁDIO FERREIRA _x000D_
 </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL COLOQUE PLACAS INDICATIVAS COM O NOME DAS RUAS NO BAIRRO JOÃO FERREIRA BEM COMO PLACAS DE SINALIZAÇÃO DE TRÂNSITO, ALÉM DA COLOCAÇÃO DE LOMBADAS NAS RUAS E TAMBÉM INCLUA O BAIRRO NA ROTA DO TRANSPORTE COLETIVO DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO FORMALIZE O CONVENIO COM A UNIARAXA PARA AUXILIAR OS ESTUDANTES UNIVERSITÁRIOS DE NOSSA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL COLOQUE UM CERCADO NO LOCAL DESTINADO À CAIXA D'ÁGUA DO BAIRRO JOÃO FERREIRA, ALÉM DE PROVIDENCIAR UMA BÓIA PARA ESTE RESERVATÓRIO. _x000D_
 </t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO ILUSTRE PREFEITO MUNICIPAL QUE CONSTRUA UMA PONTE SOBRE O CÓRREGO DA CACHOEIRA LIGANDO A AVENIDA TANCREDO NEVES AO LOTEAMENTO/BAIRRO JOSÉ DIAS. _x000D_
 </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE URNA PISTA DE SKATE AO LADO DO POLIESPORTIVO DO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A REFORMA DO BANHEIRO DA ESCOLA MUNICIPAL QUILOMBO DO AMBRÓSIO.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE A RETIRADA DE ENTULHOS PRÓXIMO À LINHA FÉRREA NA RUA 111, PROXIMIDADES DOS NÚMEROS 89 A 92._x000D_
 </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE EXECUTIVO MUNICIPAL REATIVE O RESTAURANTE POPULAR, OU, NA IMPOSSIBILIDADE, FAÇA ALGUM USO/PROVEITO DO IMÓVEL NO SENTIDO DE QUE EVITE A CONTINUIDADE DA DETERIORAÇÃO DO MESMO BEM COMO DO EQUIPAMENTO QUE ALI SE ENCONTRA. _x000D_
 </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A LIMPEZA DA PRAÇA SÃO DIMAS._x000D_
 </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A FAÇA UMA CAPINA E LIMPEZA GERAL NOS BAIRROS SÃO DIMAS, SÃO JOÃO, NITERÓI E BELA VISTA. _x000D_
 </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A LIMPEZA DO TERRENO ONDE SE ENCONTRA O RESERVATÓRIO DE ÁGUA DO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO MUNICIPAL CUMPRA O QUE DETERMINA A LEI MUNICIPAL N" 2.198 DE 10 DE SETEMBRO DE 2014, QUE "FIXA A REMUNERAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS", E PAGUE OS SALÁRIOS DESSES PROFISSIONAIS DE ACORDO COM O PISO NACIONAL. _x000D_
 </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE LIMPEZA E MAIS SEGURANÇA NO CEMITÉRIO SANTA CRUZ. _x000D_
 </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O SAAE &amp;#8212; SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, ESCLAREÇA SOBRE A CONTAMINAÇÃO DA ÁGUA QUE ABASTECE O DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA UM ESTUDO DE VIABILIDADE PARA REAJUSTE NOS SALÁRIOS DAS MONITORAS DO SETOR DE EDUCAÇÃO INFANTIL (BERÇÁRIO E CRECHES) E CONCEDA-LHES O RECESSO NA SEMANA DO SACO CHEIO, EM OUTUBRO, ASSIM COMO ACONTECE COM OS DEMAIS PROFISSIONAIS DA EDUCAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE A PAVIMENTAÇÃO ASFÁLTICA OU REFAÇA O CALÇAMENTO DE BLOQUETES COLOCANDO-O DE FORMA REGULAR E TRANSITÁVEL. _x000D_
 </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE REFORMA DOS CAMPOS DE FUTEBOL DA CIDADE E DOS DISTRITOS DE TOBATI E ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL ADQUIRA LÂMINAS PARA REALIZAÇÃO DE EXAMES PREVENTIVOS. _x000D_
 </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA CONCLUIR A OPERAÇÃO TAPA-BURACOS NAS RUAS MAIS AFASTADAS DO BAIRRO DONA MAROCA, BEM COMO REALIZAR UMA LIMPEZA E MELHORAR OU COLOCAR ILUMINAÇÃO NESSAS RUAS. _x000D_
 </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL ENVIE A ESSA CASA, COM URGÊNCIA, O PLANO DE CARREIRA DOS SERVIDORES MUNICIPAIS. _x000D_
 </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR A CONSTRUÇÃO DE UM MURO CERCANDO OS RESERVATÓRIOS DE ÁGUA DOS BAIRROS SÃO DIMAS E JOÃO FERREIRA. _x000D_
 </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PROVIDENCIE O ASFALTAMENTO DA RUA 07 (SETE), NO CENTRO. _x000D_
 </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR O CALÇAMENTO DA RUA 111 (CENTO E ONZE) NO BAIRRO SÃO JOÃO. _x000D_
 </t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PROVIDENCIE UMA LIMPEZA GERAL E ATIVIDADES DE MANUTENÇÃO NA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL ENVIE À ESTA CASA LEGISLATIVA, COM URGÊNCIA, O PROJETO DE LEI PARA SER FIRMADO O CONVÊNIO ENTRE PREFEITURA E A UNIARAXÁ PARA ESTE ANO DE 2015. </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ADMINISTRAÇÃO MUNICIPAL ASSINE E FIRME O CONVÊNIO COM A UEI &amp;#8212; UNIÃO ESTUDANTIL DE IBIÁ.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O PREFEITO MUNICIPAL, POR MEIO DO SETOR RESPONSÁVEL, ENVIE A ESTA CASA DE LEIS UMA CÓPIA DO MAPA GEORREFERENCIADO DOS LIMITES E CONFRONTAÇÕES DE TODO O MUNICÍPIO DE IBIÁ &amp;#8212; MG _x000D_
 </t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A ILUMINAÇÃO DA ROTATÓRIA DO TREVO DE ENTRADA DA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A TROCA DE LÂMPADAS NA AVENIDA BARTOLOMEU RIBEIRO DE PAIVA, EM ESPECIAL NAS PROXIMIDADES DO POSTO SÃO DOMINGOS. _x000D_
 </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A OPERAÇÃO TAPA-BURACOS NA RUA 201, BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA ESTUDAR COLOCAR MAIS POSTE DE ILUMINAÇÃO NO BAIRRO N. S. DE LOURDES E QUE ESTUDE TAMBÉM A POSSIBILIDADE DE SE COLOCAR MÃO ÚNICA NAS RUAS VERTICAIS._x000D_
 </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO ESTUDE COLOCAR LOMBADAS NA RUA 154 ONDE PASSA O TRANSPORTE COLETIVO. _x000D_
 </t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO POSSA FAZER PASSEIOS PERTO DA ROTATÓRIA QUE LIGA OS BAIRROS N. S. DE FÁTIMA E RISOLETA NEVES E QUE TAMBÉM ESTUDE A POSSIBILIDADE DE UMA MELHOR DRENAGEM PLUVIAL NO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA COLOCAR PLACAS DE SINALIZAÇÃO E PINTAR ONDE TEM AS LOMBADAS OU QUEBRA MOLAS, COM URGÊNCIA. QUE TAMBÉM POSSA AFASTAR O QUEBRA-MOLAS TRINTA METROS PARA FRENTE NA RUA 58. _x000D_
 </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REFAÇA O CALÇAMENTO DE BLOQUETES NA RUA DEZESSETE (17) COLOCANDO-O DE FORMA REGULAR E TRANSITÁVEL. _x000D_
 </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PROVIDENCIE UM AUXILIAR DE MOTORISTA E UMA AUXILIAR DE LIMPEZA PARA ATUAÇÃO NA APAE, ALÉM DE CONCEDER A ESTA ENTIDADE A SUBVENÇÃO SOCIAL APROVADA EM LEI. _x000D_
 </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS, COLOQUE TRILHOS NA CALÇADA NA ESQUINA DA RUA 83 (CASA N° 09). _x000D_
 </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE A MANUTENÇÃO DO SEMÁFORO DA RUA DEZENOVE (19) PARA ACESSO À RUA VINTE (20). _x000D_
 </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE A ILUMINAÇÃO E LIMPEZA DA PRAÇA ROTARY NO BAIRRO SÃO BENEDITO. _x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE REDUTORES DE VELOCIDADE NA RUA OITO E RUA CINCO E SINALIZAÇÃO NO CRUZAMENTO DESSAS VIAS. _x000D_
 </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE REDE DE ESGOTO NO FINAL DA AVENIDA JOSÉ CAMBRAIA. _x000D_
 </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PROVIDENCIE A LIMPEZA DOS CEMITÉRIOS SANTA CRUZ E RECANTO DA SAUDADE. _x000D_
 </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PROVIDENCIE PLACAS DE IDENTIFICAÇÃO DAS RUAS DO BAIRRO JOÃO FERREIRA. _x000D_
 </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A RETIRADA DOS APARELHOS DE GINÁSTICA DO PONTILHÃO DO VIADUTO NO BARIRRO S. DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR A MANUTENÇÃO DOS APARELHOS DA ACADEMIA AO AR LIVRE LOCALIZADA NA AVENIDA GETÚLIO VARGAS. _x000D_
 </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA DETERMINADA A ABERTURA DA RUA 307 NO DISTRITO INDUSTRIAL, PARA ATENDER AS EMPRESAS QUE ESTÃO INSTALADAS NO LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL POSSA PROVIDENCIAR A CONSTRUÇÃO DE UMA LANCHONETE E REALIZAR A REFORMA E COBERTURA DA QUADRA DA PEMARC._x000D_
 </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE A DOAÇÃO DE TERRENO PARA SINDICATO RURAL CONSTRUIR SEU TATERSAL. </t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA ARRANCAR E SUBSTITUIR CINCO (05) ÁRVORES NO CANTEIRO CENTRAL DA AVENIDA MADRE MARIA DE JESUS. _x000D_
 </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE A ,DEMARCAÇÃO E SINALIZAÇÃO DE VAGAS ESPECIAIS DE ESTACIONAMENTO (PARA IDOSOS E DEFICIENTES FÍSICOS OU PESSOAS COM DIFICULDADE DE LOCOMOÇÃO) EM ÓRGÃOS PÚBLICOS E VIAS PÚBLICAS. _x000D_
 </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL INFORME, POR ESCRITO, AS RAZÕES DA NÃO CONTRATAÇÃO DE MÉDICOS ESPECIALISTAS (OFTALMOLOGISTAS, ORTOPEDISTAS, NEUROLOGISTAS, CARDIOLOGISTAS, ETC) PARA ATENDIMENTO DA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA PROVIDENCIADA A ABERTURA DA RUA 307 NO DISTRITO INDUSTRIAL. _x000D_
 </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO PROVIDENCIE ESPECIALISTA NA ÁREA ODONTOLÓGICA PARA A ZONA RURAL. _x000D_
 </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ADMINISTRAÇÃO MUNICIPAL POSSA PROVIDENCIAR UMA OPERAÇÃO TAPA-BURACOS NA RUA 56, NO BAIRRO SÃO BENEDITO.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR O NIVELAMENTO DA RUA NA ESQUINA DA RUA W5 COM A RUA 25._x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR REDUTORES DE VELOCIDADE DO TIPO QUEBRA-MOLAS OU DEPRESSÕES NA RUA OITO. _x000D_
 </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR PLACAS DE SINALIZAÇÃO E LOMBADAS PRÓXIMAS AO INSS NA RUA 03 E NAS RUAS ADJACENTES. _x000D_
 </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR A TROCA DA LÂMPADA NO POSTE DA RUA 204, EM FRENTE AO N° 157. _x000D_
 </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA VERIFICAR A POSSIBILIDADE DE DOAÇÃO DE TERRENOS OU SEDES, PARA A INSTALAÇÃO DAS ENTIDADES: CASA DE APOIO QUERUBINS DE OURO E NAVI (NÚCLEO DE APOIO A VIDA). </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA VERIFICAR A POSSIBILIDADE DE COLOCAR UMA ANTENA OU TORRE DE CELULAR NO BAIRRO JOÃO FERREIRA. _x000D_
 </t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA PROVIDENCIADA A CESSÃO DE UM IMÓVEL PARA QUE A ONG CEVAM. _x000D_
 </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA VERIFICAR A POSSIBILIDADE DE DISPONIBILIZAR UM FUNCIONÁRIO PARA COORDENAR A CASA DE APOIO DE BARRETOS E UM FUNCIONÁRIO PARA COORDENAR A CASA DE APOIO DE UBERABA. _x000D_
 </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ADMINISTRAÇÃO MUNICIPAL POSSA PROVIDENCIAR UMA PEQUENA COBERTURA NO CEMITÉRIO RECANTO DA SAUDADE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE MANUTENÇÃO DA ILUMINAÇÃO DA PRAÇA DA IGREJA DE TOBATI. </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, POSSA PROVIDENCIAR UMA EXTENSÃO DE REDE DE ENERGIA ELÉTRICA E COLOCAÇÃO DE POSTE(S) DE ILUMINAÇÃO NA RUA CÂNDIDO DUARTE, NO DISTRITO DE TOBATI. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, POSSA PROVIDENCIAR A LIMPEZA NO ENTRONCAMENTO DAS RUAS CÂNDIDO DUARTE COM RUA JOSÉ GOUVEIA, NO DISTRITO DE TOBATI. _x000D_
 </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA REALIZAR UMA OPERAÇÃO TAPA-BURACOS NAS MIAS 56 E 08. _x000D_
 </t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE O REPLANTIO DE NOVAS MUDAS DE ÁRVORES NOS LOCAIS ONDE FORAM CORTADAS. _x000D_
 </t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIARA LIMPEZA OU A NOTIFICAÇÃO DO PROPRIETÁRIO DO TERRENO LOCALIZADO NA ESQUINA DA RUA 04 COM A RUA 06, DEFRONTE A LAVANDERIA CRISTAL. _x000D_
 </t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR, COM URGÊNCIA, UMA OPERAÇÃO TAPA-BURACOS NAS RUAS 110 E 121. _x000D_
 </t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO POSSA PROVIDENCIAR A PODA DE ÁRVORES E DO GRAMADO DA AVENIDA TANCREDO NEVES, EM ESPECIAL NO CRUZAMENTO COM A RUA 20.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1976,68 +1976,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>