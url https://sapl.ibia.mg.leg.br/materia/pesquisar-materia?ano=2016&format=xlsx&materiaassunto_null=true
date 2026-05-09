--- v0 (2025-12-12)
+++ v1 (2026-05-09)
@@ -51,932 +51,932 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL DISPONIBILIZE OS ÔNIBUS AMARELOS PARA TRANSPORTAR OS UNIVERSITÁRIOS DE LBIÁ QUE ESTUDAM EM ARAXÁ E PATROCÍNIO. _x000D_
 </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE, COM URGÊNCIA, MANUTENÇÕES NECESSÁRIAS NAS CINCO AMBULÂNCIAS QUE ESTÃO PARADAS. _x000D_
 </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL INSTALE PLACA DE IDENTIFICAÇÃO NO PROCON. _x000D_
 </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE COM URGÊNCIA A OPERAÇÃO TAPA BURACOS EM TODA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL DISPONIBILIZE UM COORDENADOR PARA CASA DE APOIO DE UBERABA._x000D_
 </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA PAVIMENTAR OU SUBSTITUIR OS BLOQUETES DA RUA 07, NO CENTRO DA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE SERVIÇOS DE LIMPEZA E DE CAPINA NA PRAÇA DEFRONTE A ESCOLA MUNICIPAL SÃO DIMAS, BEM COMO, NO ENTORNO DA ESCOLA. _x000D_
 </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL DISPONIBILIZE DOIS ÔNIBUS PARA TRANSPORTAR AS CRIANÇAS QUE UTILIZAM O CENTRO EDUCACIONAL DOUTOR OLÍMPIO DIAS DOS REIS, QUE MORAM NOS BAIRROS DONA MAROCA E MAROQUINHA. _x000D_
 </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA FAZER A DOAÇÃO DE TERRENOS PARA O NAVI (NÚCLEO DE APOIO À VIDA) E PARA A CASA DE APOIO QUERUBINS DE OURO. _x000D_
 </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE COM URGÊNCIA UMA OPERAÇÃO TAPA-BURACOS NO BAIRRO DONA MAROCA, PRINCIPALMENTE NA RUA 210, PRÓXIMO AO BAR DO ZÉ PAULO, NA ESQUINA COM A RUA 211. _x000D_
 </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE SERVIÇOS DE CAPINA NO BAIRRO NITERÓI. _x000D_
 </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL CONCLUA A PAVIMENTAÇÃO DA RUA 87, NO BAIRRO NOSSA SENHORA DE LOURDES. </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE TRANSFERIR A ROTA DO ÔNIBUS COLETIVO DA RUA 112 PARA A RUA 110, NO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE COM URGÊNCIA UMA OPERAÇÃO TAPA-BURACOS NO DISTRITO DE TOBATI E TAMBÉM NA VIA DE ACESSO DA BR-262, QUE LIGA ESTE DISTRITO À CIDADE DE IBIÁ. _x000D_
 </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE OBRAS PARA TAMPAR O ENORME BURACO DA RUA 55, NA ESQUINA COM A RUA 60, NO BAIRRO SÃO BENEDITO. E TAMBÉM FAÇA A COLOCAÇÃO DE CANALETAS PARA QUE A ÁGUA POSSA ESCOAR. _x000D_
 </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL FAÇA MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO NA ESQUINA DA AVENIDA TATÃO PALHARES COM A RUA W3, E TAMBÉM NA AVENIDA GETÚLIO VARGAS, BAIRRO JARDIM. _x000D_
 </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL FAÇA REFORMAS NOS CAMPOS E QUADRAS DE FUTEBOL DO MUNICÍPIO, PRINCIPALMENTE DOS BAIRROS MAROCA E SÃO DIMAS E DOS DISTRITOS DE ARGENITA E TOBATI. _x000D_
 </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL ENVIE A ESSA CASA DE LEIS PROJETO DE LEI MUNICIPAL DO PLANO DE CARREIRA DOS SERVIDORES MUNICIPAIS. _x000D_
 </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL INSTALE UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA 500, N° 328, BAIRRO NOSSA SENHORA DE LOURDES. _x000D_
 </t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COM URGÊNCIA CAPINA E LIMPEZA DA RUA 101, NO BAIRRO BELA VISTA, BEM COMO EM TODO BAIRRO NITERÓI. _x000D_
 </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE OBRAS DE REFORMAR DA QUADRA DO BAIRRO DONA MAROCA, BEM COMO CAPINA NO SEU ENTORNO._x000D_
 </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL REALIZE SERVIÇOS DE MANUTENÇÃO NO SOLO NAS PROXIMIDADES DA LINHA FÉRREA COM AS RUAS 109 E RUA 111 NO BAIRRO SÃO JOÃO. _x000D_
 </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL INSTALE COM URGÊNCIA UM REDUTOR DE VELOCIDADE NA RUA 55, NO BAIRRO SÃO BENEDITO NAS PROXIMIDADES DOS N°S 36 E 38. _x000D_
 </t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL FAÇA A PODA DAS ÁRVORES, SUBSTITUIÇÃO DAS LÂMPADAS E CAPINA DA PRAÇA ANTÔNIO LEOCARDIO FERREIRA, LOCALIZADA NO ENTORNO DA CÂMARA MUNICIPAL. _x000D_
 </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE OBRAS DE REFORMAS NA QUADRA POLIESPORTIVA "PAULO SÉRGIO" NO BAIRRO SÃO BENEDITO, E TAMBÉM NO POLIESPORTIVO "PAULINHO TEIXEIRA" NO BAIRRO JARDIM E A QUADRA DE ESPORTES NO BAIRRO ROSA MARIA. _x000D_
 </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA A ABERTURA DA RUA 140, QUE LIGA OS BAIRROS SÃO JOÃO, BELA VISTA E SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE UMA OPERAÇÃO TAPA-BURACOS NA RUA 219, NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL CONCLUA A PAVIMENTAÇÃO DAS RUAS 400 E 402, BAIRRO SÃO BENEDITO E INSTALE 3 (TRÊS) POSTES DE ILUMINAÇÃO PÚBLICA NA REFERIDA VIA. _x000D_
 </t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O PODER EXECUTIVO REALIZE OBRAS DE INFRAESTRUTURA, ÁGUA, ESGOTO, ASFALTO E ENERGIA ELÉTRICA NA CONTINUAÇÃO DA AVENIDA GETÚLIO VARGAS, DEFRONTE À ÁREA DO MUNICÍPIO, DESTINADA AO COMPLEXO UNIVERSITÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL SINALIZE A RUA DOUTOR FITO MENDES, ANTIGA RUA 8, ENTRE A AGÊNCIA DOS CORREIOS E A CLÍNICA VITA CENTER OU PROVIDENCIE UM ESTACIONAMENTO AO LADO DESTA CLÍNICA. _x000D_
 </t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE TRANSFORMAR EM VIA DE MÃO ÚNICA O QUARTEIRÃO ENTRE A ESCOLA BEM-ME-QUER, LOCALIZADA NA RUA 35, E A AVENIDA JOSÉ CAMBRAIA. _x000D_
 </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL E O SETOR DE MEIO AMBIENTE DA PREFEITURA ANALISEM E TOMEM MEDIDAS CABÍVEIS PARA A LIMPEZA DO CÓRREGO DA SOBRA QUE PASSA NOS FUNDOS DA RUA 220, NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZA COM URGÊNCIA SERVIÇOS DE LIMPEZA NOS PONTOS DE ÔNIBUS E TAXI DA PRAÇA PADRE EUSTÁQUIO, BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COM URGÊNCIA SERVIÇOS DE LIMPEZA, CAPINA E INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NOS CEMITÉRIOS SANTA CRUZ E RECANTO DA SAUDADE. _x000D_
 </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL POSSA REALIZAR A MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO PÚBLICA DE 05 (CINCO) POSTES DO DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE COM URGÊNCIA UMA OPERAÇÃO TAPA-BURACOS EM TODO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE SERVIÇOS DE LIMPEZA NO FINAL DA RUA 17, NO CENTRO DE LBIÁ. _x000D_
 </t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL RETORNE O TRANSPORTE DOS MORADORES DO DISTRITO DE TOBATI ATÉ A CIDADE DE IBIÁ. _x000D_
 </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE UMA OPERAÇÃO TAPA-BURACOS NO DISTRITO DE TOBATI E RECAPEAMENTO DO ACESSO ENTRE O DISTRITO À BR-262. _x000D_
 </t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL SOLICITE OU FAÇA UMA MANUTENÇÃO GERAL EM TODO O SISTEMA DE ILUMINAÇÃO PÚBLICA DO DISTRITO DE TOBATI. _x000D_
 </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE RETORNAR O FORNECIMENTO DO CAFÉ DA MANHÃ PARA OS SERVIDORES MUNICIPAIS. _x000D_
 </t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE SERVIÇOS DE TAPA-BURACOS NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL TOME PROVIDÊNCIAS COM URGÊNCIA COM RELAÇÃO À CRECHE MUNICIPAL DO CONJUNTO HABITACIONAL "RISOLETA NEVES", LOCALIZADO NO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL ENCAMINHE PARA ESSA CASA LEGISLATIVA TODOS OS DECRETOS MUNICIPAIS DE REVISÃO E/OU ATUALIZAÇÃO DA LEI MUNICIPAL N° 1.878 DE 15/06/2009 QUE "DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS E ADIANTAMENTOS DE VIAGEM". _x000D_
 </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL ESTUDE A POSSIBILIDADE DE INSTALAR DOIS SEMÁFOROS NA AV. JOSÉ CAMBRAIA, NAS PROXIMIDADES DA ESCOLA ESTADUAL DR. PEDRO DIAS DOS REIS E DO SUPERMERCADO TRÊS MANINHOS. _x000D_
 </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE COM URGÊNCIA UMA OPERAÇÃO TAPA-BURACO NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, TOME PROVIDENCIAS COM URGÊNCIA COM RELAÇÃO AO ENTRONCAMENTO DAS RUAS: SALVADOR TAVARES (ANTIGA 55) E SEBASTIÃO DUTRA SOBRINHO (ANTIGA 60), ONDE HÁ UM DESNÍVEL DO ASFALTO E A ÁGUA FIRA EMPOSSADA. _x000D_
 </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE, COM URGÊNCIA, OPERAÇÃO TAPA-BURACO NA RUA 284, NO BAIRRO GAMELEIRAS. </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL TOME PROVIDÊNCIAS COM RELAÇÃO AO PRÉDIO DO ANTIGO BERÇÁRIO MUNICIPAL QUE SE ENCONTRA ABANDONADO. _x000D_
 </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, DE ACORDO COM A LEGISLAÇÃO PERTINENTE, CONCEDA O BENEFICIO DO QUINQUÊNIO AOS SERVIDORES EFETIVOS QUE TENHAM ADQUIRIDO O DIREITO. _x000D_
 </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL TOME PROVIDÊNCIAS COM RELAÇÃO A SITUAÇÃO DE UM LOTE ENTRE AS RUAS EMERECIANA ALMEIDA FERREIRA "DONA TOTINHA) (ANTIGA RUA 04) E A RUA 152 (ENTRADA DO BAIRRO NOSSA SRA. DE FÁTIMA). _x000D_
 </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REALIZE SERVIÇOS DE REFORMA DOS BANHEIROS PÚBLICOS DA QUADRA POLIESPORTIVA DO BAIRRO SÃO BENEDITO (AO LADO DA IGREJA SÃO BENEDITO). _x000D_
 </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE ADMINISTRAÇÃO MUNICIPAL DISPONIBILIZE DOIS ÔNIBUS PARA TRANSPORTAR AS CRIANÇAS DA CRECHE DOUTOR OLÍMPIO DIAS QUE MORAM NO BAIRRO DONA MAROCA E MAROQUINHA. _x000D_
 </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL INSTALE QUEBRA MOLAS NA RUA DR. IVO MENDES (ANTIGA RUA 08), NAS PROXIMIDADES DO N° 471. _x000D_
 </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL REINICIE AS OBRAS DE INSTALAÇÃO DE REDE DE ESGOTO NO FINAL DA AVENIDA JOSÉ CAMBRAIA. </t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR MUNICIPAL DE OBRAS, FAÇA UMA REESTRUTURAÇÃO NO QUEBRA-MOLAS DA RUA 50, PRÓXIMO AO BAR DA MARIA HELENA, BAIRRO SÃO BENEDITO. _x000D_
 </t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR MUNICIPAL DE OBRAS, PROVIDENCIE UMA REFORMA GERAL NA QUADRA DE ESPORTES DO BAIRRO ROSA MARIA, BEM COMO, A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA. _x000D_
 </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR MUNICIPAL DE OBRAS, REUTILIZE RESÍDUOS DE ASFALTO, PARA OBRAS NOS SEGUINTES LOCAIS E VIAS PÚBLICAS: AV. JOSÉ DE ASSIS LEMOS (EX-AV. 118), BAIRRO SÃO DIMAS; AS MARGENS DA BORRACHARIA DO ÍNDIO E DO LAVADOR; NO ESTACIONAMENTO DO LATICÍNIO UNIÃO; RUA 402, BAIRRO SÃO BENEDITO; RUA 400 DEFRONTE A CRECHE DR. OLÍMPIO DIAS, BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR RESPONSÁVEL, FAÇA A PODA DE UMA ÁRVORE NA RUA 50, DEFRONTE AO NÚMERO 726, BAIRRO SÃO BENEDITO. _x000D_
 </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZE A SUBSTITUIÇÃO DAS LÂMPADAS DA RUA 36 PARA ILUMINAÇÃO DE VAPOR DE SÓDIO. _x000D_
 </t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR RESPONSÁVEL, INSTALE UM APARELHO DE BEBEDOURO NO POSTO DE SAÚDE AGDA BORGES. _x000D_
 </t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL SOLICITE A CEMIG A COLOCAÇÃO DE QUATRO POSTES DE ILUMINAÇÃO NAS RUAS 400 E 402. _x000D_
 </t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL COLOQUE FAIXA DE PEDESTRE NA AVENIDA JOSÉ CAMBRAIA, DEFRONTE AO VELÓRIO MUNICIPAL E A IGREJA ASSEMBLEIA DE DEUS. _x000D_
 </t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DO SETOR RESPONSÁVEL, RETORNE O SENTIDO DE MÃO DUPLA NA RUA 01, CENTRO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL IMPLANTE A CASA DE APOIO AO IDOSO EM IBIÁ. </t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL IMPLANTE UM CENTRO DE APOIO AOS DEFICIENTES FÍSICOS. </t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL FAÇA O CALÇAMENTO DA RUA 111, NO BAIRRO SÃO DIMAS. </t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A DIRETORIA DA SANTA CASA NOS INFORME PAUTA DA REUNIÃO E AS DELIBERAÇÕES TOMADAS NA REUNIÃO REALIZADA NO DIA 30 DE SETEMBRO DE 2016, NAS DEPENDÊNCIAS DAQUELE NOSOCÔMIO, ENCAMINHANDO-NOS CÓPIAS DO EDITAL DE CONVOCAÇÃO E DA ATA DA REUNIÃO ONDE TRANSCREVE O OCORRIDO. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1283,68 +1283,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>