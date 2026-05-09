--- v0 (2025-12-12)
+++ v1 (2026-05-09)
@@ -51,1156 +51,1156 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO AO SETOR RESPONSÁVEL, PROVIDENCIE UMA OPERAÇÃO "TAPA BURACOS" EM TODA CIDADE, PORÉM, COM MAIOR URGÊNCIA, NA RUA 60, ESQUINA COM A RUA 55, EM FRENTE AO ESTABELECIMENTO COMERCIAL DO "CORICEU". _x000D_
 </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO AO SETOR RESPONSÁVEL, PROVIDENCIE COM AGILIDADE, UMA LIMPEZA EM TODOS OS SETORES DO DISTRITO INDUSTRIAL DESTE MUNICÍPIO, BEM COMO, POSSA REALIZAR, COM URGÊNCIA, A REFORMA DA ESTRADA LOCALIZADA NESTE DISTRITO, NA QUAL, SE TEM ACESSO À EMPRESA CARGIL. _x000D_
 </t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL ATRAVÉS DA PESSOA DE DIREITO OU SETOR RESPONSÁVEL PROVIDENCIE A RETIRADA DA MÃO ÚNICA DA RUA 01, OU INVERTA SEU SENTIDO. _x000D_
 </t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SECRETARIA MUNICIPAL DE OBRAS, OU OUTRO SETOR RESPONSÁVEL, PROVIDENCIE COM MÁXIMA URGÊNCIA, UMA LIMPEZA GERAL NAS RUAS DO BAIRRO SÃO DIMAS. </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SECRETARIA MUNICIPAL DE OBRAS, OU OUTRO SETOR RESPONSÁVEL, PROVIDENCIE COM MÁXIMA URGÊNCIA, UMA LIMPEZA GERAL PRAÇA PÚBLICA LOCALIZADA NO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO AO SEU SETOR RESPONSÁVEL, PROVIDENCIE COM URGÊNCIA A RECUPERAÇÃO DAS ESTRADAS RURAIS DE TODO O MUNICÍPIO, EM ESPECIAL, AS DO DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE COM MÁXIMA URGÊNCIA, A TROCA DOS PRANCHÕES DA PONTE LOCALIZADA SOBRE O CÓRREGO DAS PEDRAS, A QUAL, LIGA O DISTRITO DE ARGENITA À BR-262. _x000D_
 </t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE COM MÁXIMA URGÊNCIA, A TROCA DE LÂMPADAS NOS POSTES PÚBLICOS DO DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE EDUCAÇÃO, E/OU OUTRO SETOR RESPONSÁVEL, PROVIDENCIE COM MÁXIMA URGÊNCIA, A REALIZAÇÃO DO CONVÊNIO COM A FACULDADE UNIARAXÁ. </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE COM URGÊNCIA, A CONSTRUÇÃO DE UM MURO NO ENTORNO DA ESCOLA MUNICIPAL DO QUILOMBO, LOCALIZADA NO DISTRITO DO QUILOMBO. </t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE COM URGÊNCIA, A LIMPEZA GERAL DA PRAÇA PÚBLICA DO DISTRITO DO QUILOMBO COM INSTALAÇÃO DE DUAS "CAÇAMBAS DE LIXO" NO LOCAL, E AINDA, A MANUTENÇÃO DAS VIAS URBANAS DO MESMO DISTRITO. </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE TIPO "LOMBADA", NO CRUZAMENTO ENTRE AS RUAS 04 E RUA CRISTINO TEIXEIRA (ANTIGA RUA 06), EM FRENTE AO POSTO DO DIJALMA. </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE TIPO "LOMBADA", NA AVENIDA TATÃO PALHARES, EM FRENTE A RESIDÊNCIA DE N" 1.101. </t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE UMA OPERAÇÃO "TAPA BURACOS" EM TODA EXTENSÃO DAS RUAS 26 LOCALIZADA NO CENTRO DA CIDADE E, RUA 120 LOCALIZADA NO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE O RECAPEAMENTO TOTAL DA RUA 07. </t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO AO SETOR RESPONSÁVEL, PROVIDENCIE A MUDANÇA DE MÃO DE TRÂNSITO NA RUA 55, NO SENTIDO DE TRANSFORMAR A VIA EM MÃO ÚNICA, AUTORIZANDO FLUXO DE VEÍCULOS SOMENTE NO SENTIDO AV. JOSÉ CAMBRAIA À RUA 60 (SÓ DESCENDO), COM CONSEQUENTE INSTALAÇÃO DE ESTACIONAMENTOS TRANSVERSAIS NA MESMA. _x000D_
 </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SECRETARIA MUNICIPAL DE OBRAS, OU OUTRO SETOR RESPONSÁVEL, PROVIDENCIE COM MÁXIMA URGÊNCIA, UMA LIMPEZA GERAL NAS ESCOLAS QUE ATENDEM OS BAIRROS SÃO DIMAS, SÃO JOÃO E NITERÓI. _x000D_
 </t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA PROVIDENCIADO JUNTO AO SETOR RESPONSÁVEL, O ASFALTAMENTO OU CALÇAMENTO NA RUA 111, LOCALIZADA NO BAIRRO SÃO JOÃO. _x000D_
 </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA FEITA UMA REFORMA NO "CORETO" E DA PRAÇA DO FÓRUM. </t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, SE DIGNE A CELEBRAR CONVÊNIO COM A UEI &amp;#8212;UNIÃO ESTUDANTIL DE IBIÁ, COM FINALIDADE DE CONCESSÃO DE REPASSE DE AUXÍLIO FINANCEIRO AOS ESTUDANTES DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TENDO EM VISTA QUE O SEMÁFORO INSTALADO NA AVENIDA JOSÉ CAMBRAIA, EM FRENTE A PANIFICADORA 3 MANINHOS, ENCONTRA-SE DESATIVADO DESDE SUA INSTALAÇÃO. REQUER, SEJA O MESMO, TRANSFERIDO PARA O CRUZAMENTO ENTRE A PRAÇA DO FÓRUM E A AVENIDA JOSÉ CAMBRAIA. </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA PROVIDENCIADA A RETIRADA DE UM "QUEBRA MOLAS" EXISTENTE NA RUA 50, EM FRENTE À RESIDÊNCIA DE N° 1155, BAIRRO SÃO BENEDITO. </t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, POR SUA SECRETARIA DE OBRAS, PROVIDENCIA, COM MÁXIMA URGÊNCIA, O "MANILHAMENTO", NO FINAL DA RUA 52, CONFORME FOTOS EM ANEXO. </t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA PROVIDENCIADO, COM URGÊNCIA, A RECUPERAÇÃO DO ASFALTO DE TODA RUA 52, EM ESPECIAL NO TRECHO PRÓXIMO AO CENTRO ESPÍRITA EURÍPEDES BARSANULFO. </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, PROVIDENCIE A INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NA RUA 50, PRÓXIMO À ESCOLA MUNICIPAL JOSÉ DIAS DOS REIS. </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, PROVIDENCIE A LIMPEZA NA PRACINHA LOCALIZADA EM FRENTE À MERCEARIA DA "MARIA HELENA VIEIRA", NO BAIRRO SÃO BENEDITO. </t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, JUNTO AO SETOR RESPONSÁVEL, POSSIBILITE UMA LIMPEZA GERAL, NA PRAÇA DA IGREJA SÃO BENEDITO. </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, PROVIDENCIE, COM URGÊNCIA, A RECUPERAÇÃO DOS PASSEIOS DA ROTATÓRIA LOCALIZADA NA AV. JOSÉ CAMBRAIA, EM FRENTE AO GINÁSIO. </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL ATRAVÉS DA PESSOA DE DIREITO OU SETOR RESPONSÁVEL VERIFIQUE A POSSIBILIDADE DE RETIRADA DE VEÍCULOS VELHOS E ABANDONADOS JUNTO AS VIAS PÚBLICAS. </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, SE DIGNE A RETORNAR O PAGAMENTO DAS 60(SESSENTA) HORAS DOS SERVIDORES MUNICIPAIS. </t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIA O RETORNO NA DISTRIBUIÇÃO DAS CESTAS BÁSICAS DOS SERVIDORES. </t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE COM URGÊNCIA, A LIMPEZA GERAL E MELHORES CONDIÇÕES NO SISTEMA DE ILUMINAÇÃO DA PRAÇA PÚBLICA DO BAIRRO SÃO JOÃO. </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE COM MÁXIMA URGÊNCIA, UMA OPERAÇÃO "TAPA BURACOS" NA RUA 81, LOCALIZADA AO LADO DO RESTAURANTE POPULAR, E UMA LIMPEZA GERAL DA MESMA. </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE UMA CALÇADA NA RUA 165, NA ENTRADA DO BAIRRO NOSSA SENHORA DE FÁTIMA. </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE O ASFALTAMENTO DA RUA 140, VIA QUE DÁ ACESSO AO POSTO DE SAÚDE SALVINO BASILIO, NO BAIRRO SÃO DIMAS. </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A CELEBRAÇÃO DE CONVÊNIO JUNTO A FACULDADE UNICERP DE PATROCÍNIO/MG.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL SE DIGNE A CELEBRAR O CONVÊNIO PARA REPASSE DE AUXÍLIO FINANCEIRO À UEI- UNIÃO ESTUDANTIL DE IBIÁ DE IBIÁ.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL SE DIGNE A CELEBRAR OS CONVÊNIOS DE SUBVENÇÃO COM AS ENTIDADES DE IBIÁ - APAE, VILA VICENTINA, NAVI, QUERUBINS DE OURO, ACV, ADI. </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A INSTALAÇÃO DE UM "REDUTOR DE VELOCIDADE" NA RUA 20, ALTURA DO Nº 1.673. </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL SE DIGNE A INFORMAR A ESTA CASA QUAL A RAZÃO DE TEREM SIDO EFETUADOS CORTES REFERENTE AOS PAGAMENTOS DE QUINQUÊNIOS, OS QUAIS, JÁ VINHAM SENDO PAGOS A ALGUNS SERVIDORES DO MUNICÍPIO. E AINDA, QUAL A PROVIDÊNCIA ESTÁ SENDO TOMADA PARA QUE O RETOMO DESTES PAGAMENTOS VOLTEM A OCORRER AOS RESPECTIVOS SERVIDORES. </t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SRA. PREFEITA MUNICIPAL, JUNTO AO DEPARTAMENTO COMPETENTE (SECRETARIA MUNICIPAL DE OBRAS) PROVIDENCIE A RECUPERAÇÃO DA VIA QUE DÁ ACESSO À EMPRESA CARGIL E CASENG, NO DISTRITO INDUSTRIAL DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SRA. PREFEITA MUNICIPAL, JUNTO AO DEPARTAMENTO COMPETENTE (SECRETARIA MUNICIPAL DE OBRAS) PROVIDENCIE UMA OPERAÇÃO "TAPA BURACOS" AO LONGO DE TODA RUA ANTÔNIO BATISTA DUARTE (ANTIGA RUA 26), ACIMA DO CEMITÉRIO ATÉ A AVENIDA TANCREDO NEVES, POSTO QUE NÃO HÁ MASSA ASFÁLTICA, E A VIA SE ENCONTRA REPLETA DE BURACOS. </t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A SRA. PREFEITA MUNICIPAL, JUNTO AO DEPARTAMENTO COMPETENTE (SECRETARIA MUNICIPAL DE OBRAS) PROVIDENCIE UMA OPERAÇÃO "TAPA BURACOS", INCLUSIVE COM PAVIMENTAÇÃO ASFÁLTICA, NO BAIRRO SÃO DIMAS, EM ESPECIAL, AO LONGO DAS RUAS 121, 132, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PÚBLICA JUNTO À SUA SECRETARIA DE OBRAS, PROVIDENCIE A TROCA DE "PRANCHÕES" LOCALIZADOS SOBRE O CÓRREGO DA MATA, NA FAZENDA DUAS PONTES NA REGIÃO DA BEIRA DA SERRA. </t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO PROVIDENCIE UMA ANÁLISE NA ÁGUA QUE É FORNECIDA NO DISTRITO DE ARGENITA, MUNICÍPIO DE IBIÁ/MG. </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL INFORME SOBRE O QUE ESTÁ SENDO FEITO A CERCA DA REFORMA DA ESCOLA MUNICIPAL PEDRO ALVES DE PAIVA, LOCALIZADA NO DISTRITO DE ARGENITA. </t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL TOME AS PROVIDENCIAS NECESSÁRIAS JUNTO À SECRETARIA DE OBRAS PARA QUE SEJA FEITA UMA LIMPEZA GERAL NO TERRENO SITO NA RUA "W5", AO LADO DA RESIDÊNCIA DE Nº 247, E TAMBÉM NOS FUNDOS DA MESMA, ONDE TAMBÉM É UM TERRENO VAGO, QUE ENCONTRA-SE COM ACÚMULO DE MATO E LIXO, SENDO CRIADOURO DE ANIMAIS PEÇONHENTOS E MOSQUITOS. </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE, COM URGÊNCIA, UMA LIMPEZA COM CAPINA NA PRAÇA DA IGREJA SÃO DIMAS, DA ESCOLA SÃO DIMAS E SÃO JOÃO E JOÃO FERREIRA, E DE TODAS AS RUAS DOS BAIRROS EM QUESTÃO, QUE ENCONTRAM-SE COM ACÚMULO DE MATO E LIXO, COM A POPULAÇÃO RECLAMADO E COBRANDO PROVIDÊNCIAS TODOS OS DIAS. </t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A INSTALAÇÃO DE CANALETAS NA LATERAL ESQUERDA DA RUA 206, EM FRENTE À RESIDÊNCIA DE 'V 183, COM FINALIDADE DE ESCOAR A ÁGUA PARA CAÍDA NA RUA 207. </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE SAÚDE, TOME AS DEVIDAS PROVIDÊNCIAS NECESSÁRIAS PARA QUE SEJA DISPONIBILIZADO AGENTE DE SAÚDE PARA AMPARO AOS MORADORES DO BAIRRO JOÃO FERREIRA, OS QUAIS ESTÃO SENDO PRIVADO DE TAL BENEFÍCIO. NA OPORTUNIDADE, SOLICITA QUE A SRA. PREFEITA, JUNTAMENTE COM OS CORREIOS, PROVIDENCIEM A REGULARIZAÇÃO DA ENTREGA DE CORRESPONDÊNCIAS NESTE MESMO BAIRRO, TENDO EM VISTA QUE TAL SERVIÇO TAMBÉM ESTÁ PENDENTE NESTE BAIRRO.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIAS JUNTO À SECRETARIA RESPONSÁVEL, PARA QUE SEJA FEITA UMA LIMPEZA GERAL NA PRAÇA SÃO DIMAS (IGREJA), E CAPINA POR TODAS AS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIAS JUNTO À SECRETARIA DE OBRAS, PARA QUE SEJA DISPONIBILIZADA UMA MÁQUINA DE APOIO PARA REGIÃO DO CHUMBADO E QUILOMBO, BEM COMO SEJA PROVIDENCIADA MELHORES NO SISTEMA DE ILUMINAÇÃO PÚBLICA DO DISTRITO DO QUILOMBO. </t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL VOLTE A DISPONIBILIZAR UM VEÍCULO DO TIPO "VAN" PARA BUSCAR OS ESTUDANTES DE IBIÁ, QUE ESTUDAM NA CIDADE DE BAMBUÍ, DE QUINZE EM QUINZE DIAS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE, COM URGÊNCIA, A REFORMA NO SISTEMA DE ILUMINAÇÃO DA PRAÇA SÃO DIMAS E DO POLIESPORTIVO DESTE MESMO BAIRRO. </t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE COM MÁXIMA URGENCIA, OS SEGUINTES PEDIDOS A SEGUIR DESCRITOS, TODOS LIGADOS AO DISTRITO DO QUILOMBO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A INSTALAÇÃO DE UMA RAMPA PARA CADEIRANTES NA PARTE DE BAIXO DA SEDE DA PREFEITURA MUNICIPAL DE IBIÁ, LOCAL ONDE DÁ ACESSO AO SETOR DE CADASTRO. </t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE TAMBORES DE LIXO NO DISTRITO DE ARGENITA NESTE MUNICÍPIO DE IBIÁ. </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL PROVIDENCIE UM LOCAL PARA DEPOSITAR O LIXO RECOLHIDO NO DISTRITO DE ARGENITA, E QUE SEJA RECOLHIDO MENSALMENTE PELA PREFEITURA MUNICIPAL DE IBIÁ.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, SE DIGNE A PROVIDENCIAR JUNTO À EMPRESA DE TELEFONIA RESPONSÁVEL, UMA REFORMA OU RETIRADA IMEDIATA DOS ORELHÕES INATIVOS EM TODA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, JUNTAMENTE COM SUA SECRETARIA DE OBRAS, _x000D_
 PROVIDENCIE COM URGÊNCIA, UMA LIMPEZA GERAL E MELHORIAS NO SISTEMA DE _x000D_
 ILUMINAÇÃO PÚBLICA PARA A RUA 27, TENDO EM VISTA QUE A VIA POSSUI GRANDE FLUXO DE _x000D_
 VEÍCULOS E PEDESTRES, E ENCONTRA-SE MUITO SUJA (COM MUITO MATO) BEM COMO MUITO _x000D_
 ESCURA PRECISANDO DE TROCA DE LÂMPADAS NOS POSTES. _x000D_
 </t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, DIANTE DA EXISTÊNCIA DE LEI MUNICIPAL QUE PREVÊ A GUARDA MUNICIPAL DE IBIÁ, PROVIDENCIE A INSTALAÇÃO DE CORPO EFETIVO PARA GUARDA MUNICIPAL, PARA DAR MAIOR SEGURANÇA À POPULAÇÃO, MELHORIAS NO TRÂNSITO DA CIDADE, AUXILIANDO E DESAFOGANDO O EFETIVO DA POLICIA MILITAR DE NOSSA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, POR MEIO DE SUA SECRETARIA DE _x000D_
 OBRAS, OU OUTRO SETOR RESPONSÁVEL PARA TANTO, PROVIDENCIE, EM CARÁTER DE _x000D_
 URGÊNCIA, A REFORMA E REESTRUTURAÇÃO DO MURO DO CEMITÉRIO MUNICIPAL _x000D_
 SANTA CRUZ, BEM COMO A RECONSTITUIÇÃO DA CALÇADA, PRINCIPALMENTE NA LATERAL _x000D_
 E FUNDO DO MESMO, SENTIDO À RUA ANTÔNIO BATISTA DUARTE (ANTIGA RUA 26). </t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, POR MEIO DE SUA SECRETARIA DE _x000D_
 OBRAS, OU OUTRO SETOR RESPONSÁVEL PARA TANTO, PROVIDENCIE, EM CARÁTER DE _x000D_
 URGÊNCIA, A INSTALAÇÃO DE UMA PLACA DE SINALIZAÇÃO INDICANDO O SENTIDO _x000D_
 OBRIGATÓRIO PARA MOTORISTAS QUE ESTEJAM INDO À CIDADE DE SÃO GOTARDO/MG. </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SRA. PREFEITA MUNICIPAL, JUNTO AO DEPARTAMENTO COMPETENTE (SECRETARIA MUNICIPAL DE OBRAS) PROVIDENCIE UMA OPERAÇÃO "TAPA BURACOS", INCLUSIVE COM PAVIMENTAÇÃO ASFÁLTICA, NAS MAS 206 CONFRONTANDO COM A RUA 201, NO BAIRRO DONA MAROCA. _x000D_
 </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE, COM URGÊNCIA, UMA LIMPEZA GERAL E REFORMA DO POLIESPORTIVO LOCALIZADO NO BAIRRO SÃO DIMAS, COM INSTALAÇÃO DE UMA PLACA COM INDICAÇÃO DE QUE NAQUELE LOCAL É PROIBIDO JOGAR LIXO. QUE LOTE VAGO QUE EXISTE AO LADO DO POLIESPORTIVO, SEJA CONSTRUÍDA UMA PRAÇA PÚBLICA PARA LAZER DOS MORADORES DO BAIRRO. _x000D_
 </t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE, COM URGÊNCIA, A CONSTRUÇÃO DE _x000D_
 UMA QUADRA PARA O BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE COM MÁXIMA URGÊNCIA, JUNTO À _x000D_
 SECRETARIA DE OBRAS PARA QUE POSSA SER FEITA A RECUPERAÇÃO DA VIA DE ACESSO À EMPRESA _x000D_
 CARGIL, PARA CASCALHAR O LOCAL EM QUESTÃO. _x000D_
 </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA DETERMINADO O ASFALTAMENTO DE TODAS AS RUAS DE "BLOQUETES" DENTRO DA CIRCUNSCRIÇÃO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A RECUPERAÇÃO DAS ESTRADAS RURAIS NAS REGIÕES DO RETIRO DO MEIO, BASTIÕES E NA VIA PRINCIPAL QUE DÁ ACESSO AO DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A COLETA DE LIXO NO DISTRITO DE _x000D_
 ARGENITA, TENDO EM VISTA QUE O LIXO É COLETADO, MAS FICA ARMAZENADO _x000D_
 INADEQUADAMENTE NO DISTRITO. </t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A RECUPERAÇÃO DOS CONSULTÓRIOS DENTÁRIOS DO DISTRITO DE ARGENITA. </t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SECRETARIA DE OBRAS, PROVIDENCIE A RETIRADA DE UM "MATA-BURRO" EXISTENTE NA ESTRADA DE ACESSO LOCALIZADA NA FAZENDA DE PROPRIEDADE DO SR. FLÁVIO SILVÉRIO, REGIÃO DO GARIMPO, PARA SER INSTALADO NA ESTRADA PRINCIPAL QUE DÁ ACESSO A OUTRAS PROPRIEDADES DA MESMA REGIÃO. </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SECRETARIA DE OBRAS, _x000D_
 PROVIDENCIE PARA QUE SEJA CORTADA UMA ÁRVORE LOCALIZADA EM UM LOTE SITO NA _x000D_
 PRAÇA DO FÓRUM ESQUINA COM A RUA 16, AO LADO DO ANTIGO "BAR DO PIABA". </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, JUNTAMENTE COM. SUA SECRETARIA DE OBRAS, PROVIDENCIE PARA QUE SEJA COLOCADO SENTIDO ÚNICO NO TRÂNSITO DE VEÍCULOS NA RUA JOAQUIM PIA (ANTIGA RUA 13) ONDE SE LOCALIZA A APAE DE NOSSA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE JUNTO À REDE INTEGRAÇÃO AFILIADA DA REDE GLOBO NESTA REGIÃO, PARA QUE SEJA DISPONIBILIZADO SINAL DIGITAL EM SUA TRANSMISSÃO PARA NOSSO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO AO SETOR DE CADASTRO DA PREFEITURA MUNICIPAL E/ OU OUTRO SETOR CUJA RESPONSABILIDADE PARA EMITIR AS INFORMAÇÕES QUE SE SOLICITA SEJA ABRANGIDA, UM RELATÓRIO SOBRE AS EXATAS CONDIÇÕES EM QUE SE ENCONTRA O DISTRITO INDUSTRIAL DE IBIÁ, COM INFORMAÇÕES COMPLETAS SOBRE: 1. NÚMERO DE LOTES DEVIDAMENTE OCUPADOS, COM NOME E DADOS DAS EMPRESAS DONATÁRIAS, DATA DAS DOAÇÕES, E SE A EMPRESA UTILIZA-SE DO LOTE PARA OS DEVIDOS FINS A QUE FORA DOADO; 2. NÚMERO DE LOTES DOADOS E QUE AINDA ENCONTRAM-SE DESOCUPADOS PELOS DONATÁRIOS; 3. NÚMERO DE LOTES DESOCUPADOS E QUE AINDA NÃO FORAM DOADOS; 4. QUAIS AS EMPRESAS JÁ FIXADAS NO DISTRITO INDUSTRIAL E A MÉDIA DE ARRECADAÇÃO MUNICIPAL DAS MESMAS; 5. SEJA FEITO UM DETALHAMENTO GERAL, DE TODOS OS DADOS QUE A PREFEITURA DISPUSER SOBRE O DISTRITO INDUSTRIAL. _x000D_
 </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL, PROVIDENCIE, COM URGÊNCIA, A _x000D_
 INSTALAÇÃO DE UMA GUARITA PARA ABRIGO DOS TAXISTAS QUE TRABALHAM NO PONTO DE _x000D_
 TAXI EM FRENTE A SANTA CASA. </t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE, COM URGÊNCIA, JUNTO À SECRETARIA COMPETENTE, QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS COM RELAÇÃO À INFESTAÇÃO DE "LAGARTAS" NAS PALMEIRAS DA AV. JOSÉ CAMBRAIA E BARTOLOMEU RIBEIRO DE PAIVA. </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, INFORME OS MOTIVOS PELOS QUAIS ESTÃO FALTANDO TANTOS MEDICAMENTOS DE USO CONTÍNUO, POR EXEMPLO, "FITINHAS" PARA MEDIÇÃO DE GLICOSE, IMPRESCINDÍVEIS NO TRATAMENTO DE PESSOAS PORTADORAS DE DIABETES. SOLICITANDO DESDE JÁ, AS DEVIDAS PROVIDÊNCIAS PARA QUE TAL SITUAÇÃO SEJA SANADA COM URGÊNCIA. </t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE UMA REFORMA NO VELÓRIO MUNICIPAL "FREDERICO OZANAM", COM INSTALAÇÃO DE UAI BEBEDOUROS E VENTILADORES EM AMBAS AS SALAS DO LOCAL. </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE OBRAS OU SETOR RESPONSÁVEL, A CAPINA DE TODA ÁREA HABITACIONAL DO DISTRITO DE TOBATI E QUE SEJA DESIGNADO VARREDOR DE RUA PARA ZELAR PELAS RUAS DO DISTRITO. </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE MEDIDAS PARA SANAR O PROBLEMA EXISTENTE NO DISTRITO DE TOBATI, DEVIDO À CONSTANTE FALTA DE ÁGUA QUE VEM CAUSANDO TRANSTORNOS AOS MORADORES. </t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE A INSTALAÇÃO DA ACADEMIA AO AR LIVRE ONDE EQUIPAMENTOS FORAM DOADOS PELO DEPUTADO ESTADUAL DR. ARNALDO, E QUE ATÉ A PRESENTE DATA AINDA NÃO FORAM INSTALADOS NO DISTRITO DE TOBATI, MESMO APÓS PEDIDO FEITO POR ESTE VEREADOR NO CORRENTE ANO. DESTA FEITA REITERA-SE O PEDIDO FEITO ANTERIORMENTE, PARA QUE OS EQUIPAMENTOS SEJAM DEVIDAMENTE INSTALADO, PROPORCIONANDO PARA QUE A POPULAÇÃO DO DISTRITO DE TOBATI POSSA USUFRUIR DE TAL BENEFICIO. </t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, JUNTO AO SETOR RESPONSÁVEL, POSSIBILITE AGILIZAR AS PROVIDÊNCIAS NECESSÁRIAS JUNTO AOS ÓRGÃOS LEGAIS PARA QUE SEJA REALIZADO O DESMEMBRAMENTO NECESSÁRIO E AINDA PENDENTE, O QUAL, VEM IMPEDINDO A ESCRITURAÇÃO DOS IMÓVEIS LOCALIZADOS NAS RUAS 121, 124, 125 E 137, PARA QUE ASSIM, OS MORADORES DAS RUAS ORA CITADAS POSSAM ESCRITURAR E REGISTRAR SEUS IMÓVEIS. SEGUE EM ANEXO ABAIXO ASSINADO ENCAMINHADO A ESTE VEREADOR PELOS MORADORES. _x000D_
 </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, JUNTO AO SETOR COMPETENTE, DIANTE DAS _x000D_
 CONSTANTES RECLAMAÇÕES DOS MORADORES DOS DISTRITOS DO QUILOMBO E TOBATI, _x000D_
 SOBRE O PÉSSIMO SINAL DE TELEFONIA CELULAR NESTES LOCAIS, REQUER SEJAM _x000D_
 PROVIDENCIADAS DUAS ANTENAS, UMA PARA CADA DISTRITO, PARA QUE POSSA SER _x000D_
 SOLUCIONADO ESTE PROBLEMA. </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, JUNTO AO SETOR COMPETENTE, DIANTE DA CRESCENTE URBANIZAÇÃO DAS MEDIAÇÕES AO REDOR DO CEMITÉRIO RECANTO DA SAUDADE, REQUER SEJA PROVIDENCIADO JUNTO AO ÓRGÃO RESPONSÁVEL A INSTALAÇÃO DE MAIS POSTES DE ILUMINAÇÃO NA RUA DE CIMA DO MENCIONADO CEMITÉRIO, BEM COMO A PAVIMENTAÇÃO ASFÁLTICA DA MESMA VIA, TENDO EM VISTA QUE A MESMA SÓ POSSUI ASFALTO ATÉ A METADE, ESTANDO A OUTRA METADE, EM TERRA BATIDA. </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL ATRAVÉS DE SUA SECRETARIA MUNICIPAL DE CULTURA, REALIZE UM ESTUDO SOBRE A POSSIBILIDADE E MELHOR FORMA DE SE REALIZAR A INTERDIÇÃO DE UMA DAS VIAS DA AVENIDA JOSÉ CAMBRAIA, TODOS OS DOMINGOS, A PARTIR DAS 06:00 HORAS, PARA QUE SEJA DISPONIBILIZADO O ESPAÇO PARA QUE A POPULAÇÃO POSSA PRATICAR ATIVIDADES FÍSICAS, CAMINHADAS, CICLISMO, ETC, A EXEMPLO DO QUE JÁ É FEITO EM OUTRAS CIDADES DE NOSSA REGIÃO. _x000D_
 </t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL DIANTE DA SITUAÇÃO ATUAL DAS VIAS URBANAS, ONDE MUITAS JÁ SE ENCONTRAM COM SINALIZAÇÃO HORIZONTAL JÁ QUASE IMPERCEPTÍVEL, SEJA, PARA O PRÓXIMO ANO (2018) PROVIDENCIADO A RECONSTITUIÇÃO DA SINALIZAÇÃO HORIZONTAL DE TODAS AS VIAS URBANAS DE NOSSA CIDADE, DEVIDO À IMPORTÂNCIA DA MESMA PARA UM TRÂNSITO SEGURO. </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DE SUA SECRETARIA MUNICIPAL DE _x000D_
 OBRAS, PROVIDENCIE O SEGUINTE: _x000D_
 1. SEJA FEITA UMA LIMPEZA GERAL NA ENTRADA DO BAIRRO JOÃO FERREIRA, _x000D_
 ONDE ENCONTRA-SE UM ACÚMULO MUITO GRANDE DE LIXO E MATO. _x000D_
 2. SEJA, POSSIBILITADO A DISPONIBILIZADO UM PROFISSIONAL "AGENTE DE _x000D_
 SAÚDE" PARA O ATENDIMENTO DOS MORADORES DESTE MESMO BAIRRO, O _x000D_
 QUAL AINDA NÃO CONTA COM TAL BENEFÍCIO. _x000D_
 3. E AINDA, QUE SEJA VERIFICADO JUNTO AO ÓRGÃO RESPONSÁVEL SOBRE A _x000D_
 AUSÊNCIA DE PRESTAÇÃO DE SERVIÇO DE CORREIOS PARA O BAIRRO EM _x000D_
 QUESTÃO. _x000D_
 4. E QUE COM RELAÇÃO AOS ITENS 2 E 3 DESTE PEDIDO, SEJA VERIFICADO E _x000D_
 ABRANJA TANTO O BAIRRO JOÃO FERREIRA COMO TAMBÉM O BAIRRO JARDIM _x000D_
 UNIVERSITÁRIO, POSTO QUE AMBOS ESTÃO COM AS MESMA AUSÊNCIA DE _x000D_
 SERVIÇOS SOLICITADOS NOS ITENS 2 E 3 DO PRESENTE PEDIDO. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
@@ -1520,68 +1520,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>