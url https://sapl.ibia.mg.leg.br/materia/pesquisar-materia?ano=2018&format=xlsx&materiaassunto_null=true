--- v0 (2025-12-12)
+++ v1 (2026-05-09)
@@ -51,528 +51,528 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A REFORMA DAS DEPENDÊNCIAS DO POSTO DE SAÚDE DE MORRO ALTO QUE SE ENCONTRA EM ESTADO DEPLORÁVEL. _x000D_
 </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL JUNTO À SUA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE LIMPEZA DA QUADRA DA PRAÇA DA JUVENTUDE LOCALIZADA NO BAIRRO RISOLETA NEVES. _x000D_
 </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE A ARBORIZAÇÃO DO CANTEIRO CENTRAL NO FINAL DA AVENIDA DO BAIRRO RISOLETA NEVES E A CONSTRUÇÃO DE CALÇADAS - TENDO EM VISTA QUE OS MORADORES DA PARTE DE CIMA PAGAM O MESMO IMPOSTO DOS MORADORES DA PARTE DE BAIXO E NÃO TIVERAM TAIS BENEFÍCIOS ATÉ AGORA. _x000D_
 </t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE RECAPEAMENTO DO TREVO DE IBIÁ SITO NA RODOVIA MG-187, QUE SE ENCONTRA EM PÉSSIMO ESTADO DE CONSERVAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE COM URGÊNCIA A REFORMA DA QUADRA DO BAIRRO ROSA MARIA. </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE COM URGÊNCIA A REFORMA COM REPAROS NOS APARELHOS DAS ACADEMIAS AO AR LIVRE DA CIDADE, EM ESPECIAL NOS DA AV. GETÚLIO VARGAS, ONDE TODOS ELES FORAM DANIFICADOS. _x000D_
 </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO REITERAR O PEDIDO FEITO ANTERIORMENTE, NO ANO ANTERIOR, PARA QUE SEJAM INSTALADAS CAÇAMBAS DE LIXO OU LIXEIRAS NO DISTRITO DO QUILOMBO, PARA QUE O LIXO DOMÉSTICO NÃO FIQUE ESPALHADO PELAS VIAS. _x000D_
 </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL, JUNTO À SUA SECRETARIA DE OBRAS, PROVIDENCIE A CONSTRUÇÃO DE UM MURO NO POLIESPORTIVO DO DISTRITO DO QUILOMBO. _x000D_
 </t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL TOME AS DEVIDAS PROVIDÊNCIAS JUNTO À EMPRESA RESPONSÁVEL PELO TRANSPORTE COLETIVO URBANO "VIAÇÃO PARAÍSO", PARA QUE A MESMA PROVIDENCIE, COM URGÊNCIA, MELHORIAS NOS VEÍCULOS QUE FAZEM O TRANSPORTE DE PASSAGEIROS, TENDO EM VISTA AS INÚMERAS RECLAMAÇÕES DE SEUS USUÁRIOS, SOBRE AS MÁS CONDIÇÕES DE CONSERVAÇÃO DESSES VEÍCULOS. _x000D_
 </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL POR MEIO DE SUA SECRETARIA DE OBRAS PROVIDENCIE UMA PINTURA DE TODOS OS POSTOS DE SAÚDE DA ZONA RURAL DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A REFORMA DA ESTRADA QUE DÁ ACESSO AO DISTRITO DE ARGENITA E REGIÃO DO RETIRO DO MEIO. _x000D_
 </t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A REFORMA DA PONTE DO RIO SÃO JOÃO PERTO DA CACHOEIRA DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE UMA OPERAÇÃO "TAPA BURACOS" EM TODAS AS RUAS DO DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE O TÉRMINO DO LOCAL APROPRIADO PARA DEPÓSITO DO LIXO DOMÉSTICO DO DISTRITO DE ARGENITA. E AINDA, QUE O EXECUTIVO PROVIDENCIE A COLETA DO LIXO PELO MENOS UMA VEZ NO MÊS. _x000D_
 </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE COM MÁXIMA URGÊNCIA A LIMPEZA E RECAPEAMENTO DA RUA 85 E ADJACENTES, NO BAIRRO SÃO BENEDITO, CONFORME FOTOS EM ANEXO. </t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE COM URGÊNCIA A REFORMA DO MURO DA ESCOLA MUNICIPAL JOSÉ DIAS DOS REIS, QUE SE ENCONTRA CAINDO CONFORME SE COMPROVA DAS FOTOS EM ANEXO. _x000D_
 </t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE JUNTO À SECRETARIA DE OBRAS PARA QUE SEJAM FEITAS MELHORIAS NA RUA 140 POIS MUITOS MORADORES SE UTILIZAM DELA COMO PONTO DE ACESSO AO POSTO DE SAÚDE DO BAIRRO SÃO DIMAS, ESTÁ NECESSITANDO DE UMA LIMPEZA, POIS ALÉM DO ACÚMULO DE MATO, SEJA JOGADO UM CASCALHO NA VIA, TENDO EM VISTA QUE A MESMA NÃO POSSUI PAVIMENTAÇÃO ASFÁLTICA E SE ENCONTRA EM PÉSSIMAS CONDIÇÕES. _x000D_
 </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE UMA BOA LIMPEZA NAS RUAS 101 E 113 QUE DÃO ACESSO AO BAIRRO SÃO JOÃO, BEM COMO SEJA FEITA UMA LIMPEZA GERAL NA PRAÇA DA IGREJA SÃO JOÃO. _x000D_
 </t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE COM MÁXIMA URGÊNCIA A LIMPEZA E RECAPEAMENTO DA RUA 85 E ADJACENTES, NO BAIRRO SÃO BENEDITO, CONFORME FOTOS EM ANEXO. RESSALTO QUE O PEDIDO EM QUESTÃO JÁ FORA FEITO POR OUTROS COLEGAS VEREADORES DESSA CASA. _x000D_
 </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, PROVIDENCIE COM MÁXIMA URGÊNCIA A LIMPEZA NA RUA 222, NO BAIRRO MAROQUINHA. _x000D_
 </t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SRA. PREFEITA MUNICIPAL, JUNTO AO DEPARTAMENTO COMPETENTE (SECRETARIA MUNICIPAL DE OBRAS) PROVIDENCIE A CONSTRUÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) NA RUA CRISTIANO TEIXEIRA EM FRENTE AO N º 214. </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A SRA. PREFEITA MUNICIPAL, JUNTO AO DEPARTAMENTO COMPETENTE PROVIDENCIE ROÇAR O MATO NA RUA 01 (BECO) AO LADO DO N° 61 E 29. _x000D_
 </t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO À SRA. PREFEITA MUNICIPAL JUNTAMENTE COM O DEPARTAMENTO DE TRÂNSITO, DISPONIBILIZE UMA COBERTURA E CONSTRUÇÃO DE CALÇADA AO PONTO DE ÔNIBUS ENFRENTE A ANTIGA DELEGACIA PRÓXIMO À SANTA CASA OU MUDAR O PONTO DE ÔNIBUS PARA A PRAÇA PADRE EUSTÁQUIO, NAQUELE LOCAL ONDE JÁ EXISTE O PONTO COM COBERTURA. _x000D_
 </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE, COM URGÊNCIA, A REFORMA O MURO DA ESCOLA PEDRO ALVES DE PAIVA, LOCALIZADA NO DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE O EXECUTIVO MUNICIPAL PROVIDENCIE, JUNTO À VIGILÂNCIA SANITÁRIA, UMA VISTORIA NOS LOTES ABANDONADOS NO DISTRITO DE ARGENITA. _x000D_
 </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO À SECRETARIA DE OBRAS PARA QUE SEJA FEITA UMA REFORMA NA QUADRA E NO POLIESPORTIVO DO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO À SECRETARIA DE OBRAS, O CALÇAMENTO DA RUA 111, NO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO À SECRETARIA DE OBRAS PROVIDENCIE O CALÇAMENTO DA RUA 140, NO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO À SECRETARIA DE OBRAS, UMA REFONNA E LIMPEZA GERAL NA PRAÇA DA ESCOLA DO BAIRRO SÃO DIMAS COM INSTALAÇÃO DE BANCOS AO REDOR DA MESMA , NO BAIRRO SÃO DIMAS. _x000D_
 </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO À EMPRESA FORNECEDORA DE ENERGIA ELÉTRICA CEMIG, A INSTALAÇÃO DE UM POSTE DE LUZ NA RUA 84, EM FRENTE AO N° 88, NO BAIRRO NOSSA SENHORA DE LOURDES. _x000D_
 </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO À EMPRESA FORNECEDORA DE ENERGIA ELÉTRICA CEMIG, A INSTALAÇÃO DE POSTES DE LUZ EM TODA EXTENSÃO DA RUA 262, NO BAIRRO JARDIM UNIVERSITÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE JUNTO À EMPRESA FORNECEDORA DE ENERGIA ELÉTRICA CEMIG, A INSTALAÇÃO DE POSTES DE LUZ NA EXTENSÃO RUA 97 ESQUINA COM A RUA 90, NO BAIRRO NOSSA SENHORA DE LATIRDES. _x000D_
 </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE A ADMINISTRAÇÃO MUNICIPAL POR MEIO DE SUA SECRETARIA DE OBRAS PROVIDENCIE A TRANSFERÊNCIA DOS POSTES DE ILUMINAÇÃO QUE ESTÃO SEM UTILIDADE NA QUADRA DA ESCOLA SÃO DIMAS PARA SEREM INSTALADOS NO CAMPINHO DE FUTEBOL DAQUELE MESMO BAIRRO. _x000D_
 </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, TENDO EM VISTA QUE JÁ ESTÁ SENDO DISPONIBILIZADO ATRAVÉS DO DEPUTADO DIEGO ANDRADE A IMPLANTAÇÃO DO PROGRAMA PARA DISPONIBILIZAÇÃO DE INTERNET COMUNITÁRIA EM TODAS AS PRAÇAS PÚBLICAS DA CIDADE DO MUNICÍPIO DE IBIÁ, SOLICITAMOS EMPENHO PARA QUE TAIS BENEFÍCIOS SEJAM DISPONIBILIZADOS INCLUSIVE NOS DISTRITOS DE TOBATI, QUILOMBO E ARGENITA, BEM COMO AOS ASSENTAMENTOS. _x000D_
 </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, DIANTE DA EMENDA PARLAMENTAR NO VALOR DE R$ 200.000,00, CONFORME DOC.ANEXO, QUE ESTÁ SENDO DISPONIBILIZADA PELO DEPUTADO DIEGO ANDRADE, SEJA UTILIZADA PARA AQUISIÇÃO DE APARELHO DE RAIO-X PARA A SANTA CASA. _x000D_
 </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE A ADMINISTRAÇÃO MUNICIPAL, VERIFIQUE JUNTO À SECRETARIA DE SAÚDE, QUAL A JUSTIFICATIVA DADA DEVIDO À CONSTANTE RECLAMAÇÃO DE AUSÊNCIA DE MEDICAMENTOS NA FARMÁCIA POPULAR DO MUNICÍPIO, EM ESPECIAL DAS FITINHAS PARA MEDIÇÃO DO DIABETES. _x000D_
 </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2018/367/pedido_de_providencia_no_41.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2018/367/pedido_de_providencia_no_41.pdf</t>
   </si>
   <si>
     <t>Que a Senhora Prefeita Municipal, encaminhe à esta Casa, aos cuidados deste vereador a seguinte documentação conforme descrito a seguir:</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/</t>
+    <t>http://sapl.ibia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Seja encaminhado ao limo. Diretor do SAAE - Serviço Autônomo de Água e Esgoto, Sr. Vicente Carlos Martins Coutinho, o seguinte pedido de providência: _x000D_
 Que seja encaminhado a esta Casa, notadamente em nome do vereador que este subscreve os seguintes documentos:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -880,68 +880,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2018/367/pedido_de_providencia_no_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2018/367/pedido_de_providencia_no_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>