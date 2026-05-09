--- v0 (2025-12-12)
+++ v1 (2026-05-09)
@@ -54,357 +54,357 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/369/pedido_de_providencia_no_18.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/369/pedido_de_providencia_no_18.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas, junto a Secretaria Municipal de Obras, todas as providências necessárias ao cumprimento do disposto na Lei Municipal n° 1.935, de 2010, em caráter de urgência, a fim de providenciar a fiscalização dos terrenos que se encontrem em situação irregular, haja vista que vários terrenos situados no Município de Ibiá se encontram cobertos de mato, entulhos e servido de depósitos de lixo, assim como de abrigos para animais peçonhentos e mosquitos transmissores do vírus da dengue.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/370/pedido_de_providencia_no_19.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/370/pedido_de_providencia_no_19.pdf</t>
   </si>
   <si>
     <t>Que seja avaliado pelo Poder Executivo a possibilidade de criação de espaço público destinado a prática esportiva para os motociclistas realizarem todos os tipos de manobras, inclusive de motocross, beneficiando, ainda, a galera do "grau", haja vista que é dever do Estado fomentar práticas desportivas formais e não-formais, nos termos do artigo 217, da Constituição da República.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/371/pedido_de_providencia_no_40.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/371/pedido_de_providencia_no_40.pdf</t>
   </si>
   <si>
     <t>Que sejam adotadas medidas junto a Secretaria Municipal de Saúde, a fim de orientar e recomendar aos médicos e odontólogos que atuam nas unidades de saúde do Município de Ibiá, para que observem o disposto na alínea "b", do art. 15 do Decreto n° 20.931, de 1932; art. 35, inciso 1 da Lei n° 5.991, de 1973 e art. 11 do Código de Ética Médica; com a finalidade de que os receituários e laudos médicos e odontológicos expedidos, sejam  digitados em computador ou escritos por extenso no vernáculo, redigidos sem abreviações e de forma legível.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/372/pedido_de_providencia_no_41.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/372/pedido_de_providencia_no_41.pdf</t>
   </si>
   <si>
     <t>Que seja avaliado pelo Poder Executivo por sua Secretaria Municipal de Obras, a possibilidade de se colocar "via de sentido único", no trecho entre a Rua 09 e Rua 16, no Centro.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/373/pedido_de_providencia_no_42.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/373/pedido_de_providencia_no_42.pdf</t>
   </si>
   <si>
     <t>Que seja avaliado pelo Poder Executivo por sua Secretaria Municipal de Obras, a possibilidade de se instalar um redutor de velocidade do tipo "quebra-molas" na Rua 50, notadamente, no trecho em que recentemente foi asfaltado (após a quadra até na esquina com a rua 85) no bairro São Benedito.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/374/pedido_de_providencia_no_43.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/374/pedido_de_providencia_no_43.pdf</t>
   </si>
   <si>
     <t>Que seja avaliado pelo Poder Executivo por sua Secretaria Municipal de Obras, a possibilidade de se instalar um redutor de velocidade do tipo "quebra-molas" na Av. Tancredo Neves, nas próximo ao cruzamento com a Rua 26.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/375/pedido_de_providencia_no_44.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/375/pedido_de_providencia_no_44.pdf</t>
   </si>
   <si>
     <t>Que seja avaliado pelo Poder Executivo junto ao consórcio responsável e sua Secretaria Municipal de Obras, providencie a instalação de iluminação pública na extensão da Rua 152, no bairro Nossa Senhora de Fátima e Risoleta Neves.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/376/pedido_de_providencia_no_53.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/376/pedido_de_providencia_no_53.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, verifique junto a CEMIG quais os motivos de haver, frequentemente, tantas interrupções na distribuição de energia elétrica e cobre da concessionária medidas efetivas a serem tomadas de forma imediata, no sentido de se normalizar o fornecimento de energia elétrica, evitando-se tantas interrupções.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/377/pedido_de_providencia_no_57.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/377/pedido_de_providencia_no_57.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, estude sobre a possibilidade de inclusão de aulas de capoeiras para os alunos da Rede de Ensino Municipal, e ainda, possibilite que a Associação de Capoeira Axé Goiás, sob a direção do então conhecido e renomado, Mestre Magela, possa estar retomando com as aulas de capoeiras a crianças carentes de nosso município, com o apoio do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/378/pedido_de_providencia_no_66.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/378/pedido_de_providencia_no_66.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a reconstrução das seguintes pontes localizadas na Zona Rural do município de lbiá: Ponte Ribeirão Camilo e Ponte do Paraíso, as quais. caíram e encontram-se totalmente intransitáveis, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/379/pedido_de_providencia_no_85.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/379/pedido_de_providencia_no_85.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a instalação d iluminação do Trevo de Ibiá, bem como da estátua do Cristo Redentor.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/380/pedido_de_providencia_no_86.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/380/pedido_de_providencia_no_86.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a instalação de lixeiras em pontos estratégicos de nossa cidade, principalmente no centro e avenidas.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/381/pedido_de_providencia_no_87.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/381/pedido_de_providencia_no_87.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a melhoria na iluminação da Praça Rotary, localizada no bairro São Benedito; na Rua "L", próximo ao n° 70, localizada no bairro Sonia Maria de Ávila e nas ruas adjacentes do Posto de Saúde Dr. Saul Mendes de Paiva.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/382/pedido_de_providencia_no_88.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/382/pedido_de_providencia_no_88.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a construção de calçadas na entrada do Bairro Nossa Senhora de Fátima e Risoleta Neves.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/383/pedido_de_providencia_no_95.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/383/pedido_de_providencia_no_95.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a instalação de um redutor de velocidades na Rua 20 esquina com a Av. Carlos Fulgêncio.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/384/pedido_de_providencia_no_96.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/384/pedido_de_providencia_no_96.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a troca de lâmpadas queimadas dos postes de iluminação pública da Rua 179, próximo à residência de n° 362.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/385/pedido_de_providencia_no_97.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/385/pedido_de_providencia_no_97.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a troca de lâmpadas queimadas dos postes de iluminação pública da avenida "B" no bairro Risoleta Neves.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/386/pedido_de_providencia_no_98.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/386/pedido_de_providencia_no_98.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, disponibilize a assistência aos alunos de baixa renda da Escolinha de Futebol, doando-se os uniformes à estes alunos para que os mesmos possam ter esse benefício assim como os demais.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/387/pedido_de_providencia_no_106.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/387/pedido_de_providencia_no_106.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a troca de lâmpadas queimadas nos postes de iluminação pública localizados na Rua 500, no bairro Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/388/pedido_de_providencia_no_107.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/388/pedido_de_providencia_no_107.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a troca de duas lâmpadas queimadas nos postes de iluminação pública localizados na Rua 62, em frente ao Lions Club e Maçonaria Moral, Justiça e Verdade, no bairro São Benedito.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/389/pedido_de_providencia_no_119.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/389/pedido_de_providencia_no_119.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a instalação de iluminação adequada para a quadra de areia localizada na área externa do Poliesportivo "Jiboião", para maior segurança atenção aos usuários.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/390/pedido_de_providencia_no_136.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/390/pedido_de_providencia_no_136.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras, providencie a instalação de um redutor de velocidades do tipo "quebra molas" na Rua 59, entre a Tapeçaria e ETA — Estação de Tratamento de Água.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/391/pedido_de_providencia_no_140.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/391/pedido_de_providencia_no_140.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Educação, providencie medidas para que junto à Polícia Militar seja intensificado o policiamento ostensivo nas portas das Escolas de nossa cidade, independentemente de serem municipais ou estaduais. Além da disponibilização de seguranças diariamente, durante o horário das aulas.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/392/pedido_de_providencia_no_156.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/392/pedido_de_providencia_no_156.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, providencie a instalação em nosso município, da prática da ECOTERAPIA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/523/resolucao_no_01-2022.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/523/resolucao_no_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, pagamento e prestação de contas das diárias dos agentes políticos e servidores do Poder Legislativo do município de Ibiá, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/524/resolucao_no_02-2022.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/524/resolucao_no_02-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 12º, 13º e 14º, no artigo 4º da Resolução nº 01, de 10 de março de 2022, a qual dispõe sobre a concessão, pagamento e prestação de contas das diárias dos agentes políticos e servidores do poder Legislativo do município de Ibiá, Estado de Minas Gerais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -711,68 +711,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/369/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/370/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/371/pedido_de_providencia_no_40.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/372/pedido_de_providencia_no_41.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/373/pedido_de_providencia_no_42.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/374/pedido_de_providencia_no_43.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/375/pedido_de_providencia_no_44.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/376/pedido_de_providencia_no_53.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/377/pedido_de_providencia_no_57.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/378/pedido_de_providencia_no_66.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/379/pedido_de_providencia_no_85.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/380/pedido_de_providencia_no_86.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/381/pedido_de_providencia_no_87.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/382/pedido_de_providencia_no_88.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/383/pedido_de_providencia_no_95.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/384/pedido_de_providencia_no_96.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/385/pedido_de_providencia_no_97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/386/pedido_de_providencia_no_98.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/387/pedido_de_providencia_no_106.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/388/pedido_de_providencia_no_107.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/389/pedido_de_providencia_no_119.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/390/pedido_de_providencia_no_136.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/391/pedido_de_providencia_no_140.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/392/pedido_de_providencia_no_156.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/523/resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/524/resolucao_no_02-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/369/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/370/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/371/pedido_de_providencia_no_40.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/372/pedido_de_providencia_no_41.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/373/pedido_de_providencia_no_42.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/374/pedido_de_providencia_no_43.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/375/pedido_de_providencia_no_44.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/376/pedido_de_providencia_no_53.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/377/pedido_de_providencia_no_57.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/378/pedido_de_providencia_no_66.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/379/pedido_de_providencia_no_85.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/380/pedido_de_providencia_no_86.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/381/pedido_de_providencia_no_87.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/382/pedido_de_providencia_no_88.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/383/pedido_de_providencia_no_95.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/384/pedido_de_providencia_no_96.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/385/pedido_de_providencia_no_97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/386/pedido_de_providencia_no_98.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/387/pedido_de_providencia_no_106.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/388/pedido_de_providencia_no_107.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/389/pedido_de_providencia_no_119.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/390/pedido_de_providencia_no_136.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/391/pedido_de_providencia_no_140.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/392/pedido_de_providencia_no_156.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/523/resolucao_no_01-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2022/524/resolucao_no_02-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>