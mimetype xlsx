--- v0 (2025-12-12)
+++ v1 (2026-05-09)
@@ -51,2503 +51,2503 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/411/mocao_no_01-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/411/mocao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento,  respeito e consideração ao Sr. Sidney Expedito Rodrigues Júnior, pelos relevantes serviços prestados a Ibiá - MG. | FNC</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_no_05-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, respeito e consideração ao Sr. Dr. Saul Martins de Paiva, pelos relevantes serviços prestados à Ibiá - MG. | FNA</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/510/mocao_no_16-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/510/mocao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Congresso Nacional, em face do Intuito de Descriminalização do Porte de Drogas para Consumo. | SLM</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_no_17-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, respeito e consideração ao Sr. Demétrius Gonçalves, pelos relevantes serviços prestados à Ibiá - MG. | RDM</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_no_18-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, respeito e consideração ao Sr. José Leandro de Jesus Nascimento, pelos relevantes serviços prestados à Ibiá - MG. | RDM</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/511/mocao_no_19-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/511/mocao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Manifesta apoio à PEC 37/2023, "que acrescenta o §12 ao art. 14 da Constituição Federal dispondo que, na votação e apuração de eleições seja obrigatória a expedição de cédulas físicas, conferíveis pelo eleitor, a serena depositadas em urnas, para fins de auditoria." | RBR</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/514/mocao_no_20-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/514/mocao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, seu respeito e consideração à Lara Júlia Rodrigues Sousa, pela simpatia, dedicação e participação nas Comemorações do Centenário de Ibiá, ocasião em que foi aclamada, Mini Miss Ibiá 2023.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/513/mocao_no_21-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/513/mocao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento, respeito e consideração ao Sr. Antúlio Borges da Silva - "Tulinho", pela dedicação nos trabalhos realizados no Setor de Educação e Cultura em homenagem ao Centenário de Ibiá comemorado no ano de 2023.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/393/pedido_de_providencia_no_01.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/393/pedido_de_providencia_no_01.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a construção de rede pluvial nas Ruas 85, 89, 500 e 502, nos bairros São Benedito e Nossa Sra. de Lourdes, para capitação da água da chuva. | RDM</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/394/pedido_de_providencia_no_02.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/394/pedido_de_providencia_no_02.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, COM URGÊNCIA, uma operação tapa buracos nas ruas do bairro Dona Maroca. | RDM</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/395/pedido_de_providencia_no_03.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/395/pedido_de_providencia_no_03.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a manutenção das estradas rurais de acesso aos assentamentos: Santo Antônio ll, Morro Alto, Morro Grande, Treze de Maio e Mirian. | RDM</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/396/pedido_de_providencia_no_04.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/396/pedido_de_providencia_no_04.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal verifique junto ao setor responsável para que seja encaminhadas informações à este vereador sobre o repasse de verba destinada pelo Deputado Estadual Bosco à este município, no valor de R$ 120,000,00, para aquisição de equipamentos agrícolas: "lança" e "grade niveladora". | RDM</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/397/pedido_de_providencia_no_05.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/397/pedido_de_providencia_no_05.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal verifique junto ao setor responsável para que seja encaminhadas informações à este vereador sobre o repasse de verba destinada pelo Deputado Federal Franco Cartafina à este município, no valor de R$ 100.000,00, para reforma da Ponte sobre o Rio Quebra Anzol, na região dos Assentamentos. | RDM</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/402/pedido_de_providencia_no_06.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/402/pedido_de_providencia_no_06.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a instalação de um redutor de velocidades do tipo "quebra molas", na Rua 20 em frente à sede do Sindicato dos Servidores Públicos Municipais. | RBR</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/403/pedido_de_providencia_no_07.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/403/pedido_de_providencia_no_07.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à Secretaria Municipal de Obras, a instalação de um ponto de táxi com cobertura em frente a Santa Casa de Misericórdia Padre Eustáquio. | RBR</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/398/pedido_de_providencia_no_08.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/398/pedido_de_providencia_no_08.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a construção de calçadas na extensão da Rua 502, próximo às residências de números 230, 222, 299 e 287, conforme se demonstra das fotos em anexo. | ALN</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/404/pedido_de_providencia_no_09.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/404/pedido_de_providencia_no_09.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Esportes juntamente com a Secretaria Municipal e Obras, providencie no que for de suas respectivas competências, a instalação de iluminação, alambrado e banheiros na quadra de esportes do Distrito de Tobati. | RBR</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/399/pedido_de_providencia_no_10.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/399/pedido_de_providencia_no_10.pdf</t>
   </si>
   <si>
     <t>Que seja verificado junto ao setor de obras da prefeitura municipal, a viabilidade de se realizar em caráter de urgência, operação tapa buraco nas ruas do bairro Dona Maroca. | SLM</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_providencia_no_11.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_providencia_no_11.pdf</t>
   </si>
   <si>
     <t>Que seja verificado junto ao setor de obras da prefeitura municipal, a viabilidade de se realizar em caráter de urgência, operação tapa buraco nas ruas do bairro Jardim Universitário. | SLM</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/405/pedido_de_providencia_no_12.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/405/pedido_de_providencia_no_12.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras, providencie uma operação "tapa buracos" nas ruas do bairro Dona Maroca. | FNA</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/406/pedido_de_providencia_no_13.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/406/pedido_de_providencia_no_13.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie, com urgência, a assinatura do convênio junto à UNIARAXÁ, notadamente, no que se diz respeito e permita o desconto nas mensalidades dos estudantes. | SLM</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/407/pedido_de_providencia_no_14.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/407/pedido_de_providencia_no_14.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie junto à Secretaria Municipal de Obras a construção de rede pluvial nas ruas do bairro Dona Maroca, notadamente, a partir da Rua 208 para baixo. | SLM</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/414/pedido_de_providencia_no_15.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/414/pedido_de_providencia_no_15.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie uma operação "tapa buracos" para que seja feito o reparo no asfalto na Rua 179, próximo à Captação de Água do bairro Risoleta Neves. | ALN</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/415/pedido_de_providencia_no_16.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/415/pedido_de_providencia_no_16.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a instalação de pontos de ônibus cobertos nos locais onde os estudantes ficam a espera dos ônibus. | CAE</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/416/pedido_de_providencia_no_17.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/416/pedido_de_providencia_no_17.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie o término definitivo das obras das Rua 50, tendo em vista os transtornos que os moradores vem vivenciando diariamente devido ao acúmulo de barro e poeira. | CAE</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/417/pedido_de_providencia_no_18.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/417/pedido_de_providencia_no_18.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a instalação de faixas de pedestres elevadas, como foram feitas na Av. José Cambraia e Av. Getúlio Vargas, na frente de todas as escolas de nossa cidade.  | ALN</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/418/pedido_de_providencia_no_19.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/418/pedido_de_providencia_no_19.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a construção da Rede Pluvial na Rua 140 no bairro São Dimas. | ALR</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/419/pedido_de_providencia_no_20.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/419/pedido_de_providencia_no_20.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a reforma e instalação de cobertura na pista de Skate localizada ao lado do Poliesportivo Jiboião. | ALR</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/420/pedido_de_providencia_no_21.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/420/pedido_de_providencia_no_21.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie o término das Obras na Escola Municipal do bairro Risoleta Neves. | ALR</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/421/pedido_de_providencia_no_22.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/421/pedido_de_providencia_no_22.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto à Secretaria Municipal de Obras, o término das obras iniciadas na quadra do bairro Gameleiras, com a instalação de alambrados, traves, pintura e marcação do piso e, caso seja possível, a construção de arquibancada. | RBR</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/422/pedido_de_providencia_no_23.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/422/pedido_de_providencia_no_23.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras, providencie o término das obras da Rua 50, notadamente no trecho que se localiza próximo à residência de n° 1265, no bairro São Benedito. | FNA</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/423/pedido_de_providencia_no_24.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/423/pedido_de_providencia_no_24.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, junto ao Setor Responsável, providencie a iluminação do trevo de Ibiá, saída para as cidades de Araxá/MG e Patrocínio/MG. | FNA</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/424/pedido_de_providencia_no_25.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/424/pedido_de_providencia_no_25.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a instalação de pontos de ônibus cobertos em frente à Santa Casa de Misericórdia Padre Eustáquio.  | ALN</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/425/pedido_de_providencia_no_26.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/425/pedido_de_providencia_no_26.pdf</t>
   </si>
   <si>
     <t>Que a administração Municipal providencie junto à Secretaria Municipal de Obras o início das obras de infraestrutura do Bairro José Dias, com a construção de rede de esgoto, pluvial, pavimentação asfáltica e demais obras necessárias e básicas ao bom funcionamento do bairro. | RDM</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/426/pedido_de_providencia_no_27.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/426/pedido_de_providencia_no_27.pdf</t>
   </si>
   <si>
     <t>Que a administração Municipal providencie junto à Secretaria Municipal de Obras providencie uma operação "tapa buracos" no bairro Nossa Sra. de Lourdes, especialmente, na Rua 502. | RDM</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/427/pedido_de_providencia_no_28.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/427/pedido_de_providencia_no_28.pdf</t>
   </si>
   <si>
     <t>Que a administração Municipal providencie junto à Secretaria Municipal de Obras providencie as obras para recapeamento das ruas do bairro São João, mas que possa ser realizado uma operação "tapa buracos" nas ruas do referido bairro até que as obras do recapeamento possam ser iniciadas. | RDM</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/428/pedido_de_providencia_no_29.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/428/pedido_de_providencia_no_29.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras, providencie a limpeza dos bancos existentes no entorno da Praça do Fórum, os quais se encontram muito sujos e ainda, que seja disponibilizado um guarda para manutenção da referida praça, mantendo-a em ordem. | FNA</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/429/pedido_de_providencia_no_30.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/429/pedido_de_providencia_no_30.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Esportes informe à este Vereador os motivos do por quê da PEMARC não estar funcionando. | FNA</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/430/pedido_de_providencia_no_31.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/430/pedido_de_providencia_no_31.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto à Secretaria Municipal de Obras, a limpeza da Rua 86, ao lado do galpão da Terrena, com a retirada do barro e entulho acumulados na via e calçada, conforme se denota das fotos em anexo. |  RBR</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/431/pedido_de_providencia_no_32.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/431/pedido_de_providencia_no_32.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal providencie junto à Secretaria Municipal de Obras, providencie a instalação de um poste de iluminação pública na Rua 82, no Bairro São Benedito, ao lado do novo prédio que está sendo construído para ser a sede da Polícia Militar Ambiental.(fotos em anexo). | RBR</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/432/pedido_de_providencia_no_33.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/432/pedido_de_providencia_no_33.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a reforma da Praça localizada entre as Ruas 42, 39 e 20, no bairro Deolinda Mendes. | ALR</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/433/pedido_de_providencia_no_34.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/433/pedido_de_providencia_no_34.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a urbanização e arborização da Rua 20. | ALR</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/434/pedido_de_providencia_no_35.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/434/pedido_de_providencia_no_35.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a reforma da Praça localizada entre as Ruas 36 e Rua 68, bairro Deolinda Mendes. | ALR</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/435/pedido_de_providencia_no_36.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/435/pedido_de_providencia_no_36.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras e Esportes, providenciem a instalação de alambrado no entorno da quadra do bairro Dona Maroca. | FNA</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/436/pedido_de_providencia_no_37.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/436/pedido_de_providencia_no_37.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie, com urgência, a limpeza da praça do Distrito de Tobati e ainda, a instalação de alambrado na única quadra de esportes daquele Distrito. | ALN</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/437/pedido_de_providencia_no_38.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/437/pedido_de_providencia_no_38.pdf</t>
   </si>
   <si>
     <t>Que seja verificado junto ao setor de obras da Prefeitura ou outro setor responsável a possibilidade de se realizar a construção de um quebra molas na rua 151, esquina com rua 152 no bairro Nossa Senhora de Fátima, mas especificamente no encontro da rua recém pavimentada. | SLM</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/438/pedido_de_providencia_no_39.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/438/pedido_de_providencia_no_39.pdf</t>
   </si>
   <si>
     <t>Pedido de providência junto ao setor responsável da Prefeitura, para que se reporte à empresa credenciada à realizar a coleta de lixo na cidade, para que seja feita a adequação de passagem diária do caminhão de coleta de lixo na rua J, no bairro João Ferreira. | SLM</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/439/pedido_de_providencia_no_40.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/439/pedido_de_providencia_no_40.pdf</t>
   </si>
   <si>
     <t>Reitero pedido de providência para que seja verificado junto ao setor de obras da prefeitura municipal, ou outro setor responsável, para que se viabilize a construção de faixas elevadas para passagem de pedestres na extensão avenida Getúlio Vargas. | SLM</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/440/pedido_de_providencia_no_41.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/440/pedido_de_providencia_no_41.pdf</t>
   </si>
   <si>
     <t>Que seja verificado junto ao setor de obras da prefeitura municipal, ou outro setor responsável, para que seja providenciado o asfaltamento de trecho de cerca de 50 metros que ligam a rua C à rua J no bairro João Ferreira. | SLM</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/441/pedido_de_providencia_no_42.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/441/pedido_de_providencia_no_42.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal juntamente com o Sindicato dos Produtores Rurais de Ibia providenciem uma ampla reforma e pintura no Parque de Exposições Manoel Terra Cruz nesta cidade. | FNA</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/442/pedido_de_providencia_no_43.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/442/pedido_de_providencia_no_43.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por seu Setor responsável, providencie a troca das lâmpadas queimadas nos postes de iluminação pública do Distrito de Argenita. | RAR</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/443/pedido_de_providencia_no_44.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/443/pedido_de_providencia_no_44.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie um funcionário para cuidar do poliesportivo do Distrito de Argenita. | RAR</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/444/pedido_de_providencia_no_45.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/444/pedido_de_providencia_no_45.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a reforma de duas pontes, uma na Região do Retiro do Meio e a outra na Região do Retiro do Gado. | RAR</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/445/pedido_de_providencia_no_46.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/445/pedido_de_providencia_no_46.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, com agilidade, uma operação "tapa buracos" nas ruas do Distrito de Argenita. | RAR</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/446/pedido_de_providencia_no_47.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/446/pedido_de_providencia_no_47.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar que sejam feitos alguns reparos no distrito de Tobati, na última semana do mês de abril, tais como: limpeza da praça da matriz , das ruas, e do campinho de futebol, para ser usado como estacionamento, pintura dos meio fios e conferir a iluminação.  | RBR</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/447/pedido_de_providencia_no_48.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/447/pedido_de_providencia_no_48.pdf</t>
   </si>
   <si>
     <t>Que a administração Municipal providencie junto à Secretaria Municipal de Obras a instalação de um "quebra molas" na Av. Tatão Palhares esquina com a Rua 245, no bairro Jardim Universitário. | RDM</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/448/pedido_de_providencia_no_49.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/448/pedido_de_providencia_no_49.pdf</t>
   </si>
   <si>
     <t>Antes de entrar no mérito do presente pedido, quero parabenizar a Secretaria de Obras pela reforma nas rotatórias diminuindo seu diâmetro, facilitando o transito em torno das mesmas, principalmente para caminhões e ônibus, e em contrapartida, solicitar em caráter de urgência, que o poder Executivo contrate um Engenheiro de Tráfego, para tratar dos desvios de transito necessários em ocasiões especificas, com as devidas placas de sinalização indicativas e traçar um percurso de forma técnica e bem estudada, inclusive alterando, caso necessário, por período temporário a indicação de mão única de algumas ruas caso seja conveniente ,em casos de eventos dentro da cidade, como por exemplo, Festa de São Benedito, Juninão ou reparos de grandes proporções nas vias do município . | RBR</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/449/pedido_de_providencia_no_50.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/449/pedido_de_providencia_no_50.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a compra e instalação de lixeiras fixas nas principais ruas e avenidas de nossa cidade. | ALR</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/450/pedido_de_providencia_no_51.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/450/pedido_de_providencia_no_51.pdf</t>
   </si>
   <si>
     <t>Venho por meio do presente, reiterar pedido feito por mim e o Vereador Allan Correia de Souza, através do Requerimento N° 31/2021, protocolado junto à Prefeitura Municipal naquele ano, solicitar, novamente, que a Administração Municipal possibilite a implementação da patrulha rural em dois turnos no Município de Ibiá/MG. | FNA</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/451/pedido_de_providencia_no_52.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/451/pedido_de_providencia_no_52.pdf</t>
   </si>
   <si>
     <t>Solicitar que a Presidência desta Casa, intervenha junto ao Executivo Municipal solicitando a sensibilidade para que se possa atender ao apelo feito pelo SITSEPUMI - Sindicato dos Trabalhadores no Serviço Público Municipal de Ibiá/MG, para que possa ser realizado o pagamento dos valores devidos a título de férias dos servidores municipais, no ato de sua concessão e não no término das mesmas, quando os servidores já estão retornando ao trabalho. | RBR</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/452/pedido_de_providencia_no_54.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/452/pedido_de_providencia_no_54.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, o mais rápido possível, a instalação de alambrado e iluminação na quadra de esportes do Distrito de Tobati. E ainda, a instalação de iluminação na frente da Escola Municipal Tatão Anacleto, neste mesmo Distrito. | PJF</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/453/pedido_de_providencia_no_56.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/453/pedido_de_providencia_no_56.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal junto à Secretaria Municipal de Obras, providencie um estudo sobre a viabilidade de se realizar algumas mudanças na Rua 10, todas elas no sentido de se melhorar o trânsito pela via, aumentando-se a segurança para pedestres e motoristas, e ainda, solucionando o problema de alagamento vivenciado por residências desta rua quando chove. Sendo assim, solicitamos :_x000D_
 _x000D_
  1. Tornara Rua 10 uma via de mão única, sentido à Rua 12;_x000D_
  2. Ampliação da calçada na esquina com a Rua 20 formando um raio de 5 metros, onde o cruzamento terá 7,55 metros, permitindo a circulação de pedestres; _x000D_
 3. Ampliação da calçada em frente ao endereço de n° 09, sentido a esquina da Rua 20, que hoje possui apenas 1,15 metros para 1,68 metros, tornando a Rua 10 uma via de 6,00 metros. | RBR | ALR</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/454/pedido_de_providencia_no_57.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/454/pedido_de_providencia_no_57.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal junto à Secretaria Municipal de Obras, providencie um estudo sobre a viabilidade de se realizar algumas mudanças na Rua 20 conforme a seguinte se descreve: _x000D_
 1. Criação de um platô em formato de deck, com elevação de 43 centímetros, na esquina com a Rua 10, onde será aproveitado a parte do terreno pertencente ao proprietário do imóvel de n° 257, que atualmente compões a rua; 2. Ampliação da calçada de 1,50 metros para 3,00 metros por uma extensão de 10,77 metros, em frente ao imóvel n° 257 (evitando que a enxurrada atinja o imóvel localizado no n° 09, na Rua 10) para a colocação de mesas (evitando que as mesmas sejam colocadas na rua), equipamentos urbanos como bancos, lixeiras e jardineiras, mantendo a árvore existente no local. Deixando a Rua 20 com uma largura de 13,62 metros no trecho descrito acima. 3. Ampliação da calçada de 1,50 metros para 3,00 metros, por uma extensão de 10,54 metros, na esquina com a Rua 15, em frente ao imóvel de n° 238. | RBR</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/455/pedido_de_providencia_no_58.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/455/pedido_de_providencia_no_58.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua secretaria Municipal de Obras providencie a instalação de redutores de velocidades nas seguintes localidades: _x000D_
 1. Na av. Tatão Palhares e a Rua 245; 2. Na rua 502; 3. Na rua 20. | FNA</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/456/pedido_de_providencia_no_59.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/456/pedido_de_providencia_no_59.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a reforma da Praça e da Quadra do Bairro São João. | FNA</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/457/pedido_de_providencia_no_60.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/457/pedido_de_providencia_no_60.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a instalação de parquinhos para crianças em todas as praças de nossa cidade. | FNA</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/458/pedido_de_providencia_no_61.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/458/pedido_de_providencia_no_61.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie um estudo sobre a viabilidade de se tornar a Rua 9, (ao lado do Supermercado Barbosão) colocando a mesma de sentido único até o cruzamento com a Rua 16. | FNA</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/459/pedido_de_providencia_no_62.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/459/pedido_de_providencia_no_62.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Saúde possa esclarecer a respeito do adicional de insalubridade aos Agentes de Saúde e Combate a Endemias de nosso município. | FNA</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pedido_de_providencia_no_63.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pedido_de_providencia_no_63.pdf</t>
   </si>
   <si>
     <t>Que seja repassado ao setor de obras da prefeitura municipal, para que possa sanar o problema do não funcionamento da iluminação interna, ou seja, da pista de caminhada da Avenida Getúlio Vargas, a qual está inoperante em cerca de cinco quadras a contar de seu inicio na Rua 203. | SLM</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/461/pedido_de_providencia_no_64.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/461/pedido_de_providencia_no_64.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Saúde possa esclarecer a este Vereador sobre o processo licitatório feito pelo município de lbiá no ano de 2022 para realização de castrações de animais de rua, qual foi o valor total licitado, se já houve gasto do valor total licitado, e quantas castrações foram efetivadas desde então até o momento. | FNA</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/462/pedido_de_providencia_no_65.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/462/pedido_de_providencia_no_65.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal juntamente com a Secretaria Municipal de Educação, providenciem a instalação de câmeras de segurança nas entradas e saídas de todas as escolas municipais de nosso município. | FNA</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/463/pedido_de_providencia_no_66.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/463/pedido_de_providencia_no_66.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras, providencie a instalação de academias ao ar livre, a exemplo das que recentemente foram instaladas na cidade de Araxá/MG, as quais são fabricadas com material inox, em todas as praças de nossa cidade. | FNA</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/464/pedido_de_providencia_no_67.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/464/pedido_de_providencia_no_67.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Sra. Prefeita Dra. Marlene Aparecida de Souza Silva, venho através do presente pedido, solicitar vossa costumeira atenção para que junto à Secretaria Municipal de Obras, possa ser providenciada a troca de lâmpadas queimadas na Rua 08, próximo à Casa da Cultura e na Rua 03, acima da sede dos Correios. | RBR</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/465/pedido_de_providencia_no_68.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/465/pedido_de_providencia_no_68.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Sra. Prefeita Dra. Marlene Aparecida de Souza Silva, venho através do presente pedido, solicitar vossa costumeira atenção para que junto à Secretaria Municipal de Obras, possa ser providenciada a troca de lâmpadas queimadas nos postes localizados na Praça da Igreja Matriz. | RBR</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/466/pedido_de_providencia_no_69.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/466/pedido_de_providencia_no_69.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Sra. Prefeita Dra. Marlene Aparecida de Souza Silva, venho através do presente pedido, ciente da atual situação da Praça de Esportes Municipal, venho contudo fazer uma solicitação sobre a viabilidade do poder executivo liberar ao menos a sauna do referido espaço de lazer , para que os cidadãos ibiaenses possam usufruir da mesma, até que se resolvam as demais pendencias e reformas necessárias. | RBR</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/467/pedido_de_providencia_no_70.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/467/pedido_de_providencia_no_70.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à sua Secretaria Municipal de Saúde, a disponibilização de mais um médico, clínico geral, para atendimento na Policlínica. | ALR</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/468/pedido_de_providencia_no_71.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/468/pedido_de_providencia_no_71.pdf</t>
   </si>
   <si>
     <t>Venho mui respeitosamente, reiterar pedido feito anteriormente, para que a Secretaria Municipal de Obras providencie a instalação de iluminação pública na continuidade da extensão da Rua 152, no bairro Risoleta Neves, bem como a construção de calçadas. | ALR</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/469/pedido_de_providencia_no_72.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/469/pedido_de_providencia_no_72.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a troca de iluminação pública para lâmpadas de led, nos bairros Rosa Maria, Nossa Sra. de Fátima e Risoleta Neves. | ALR</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/470/pedido_de_providencia_no_73.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/470/pedido_de_providencia_no_73.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a reforma da quadra de esportes do Bairro São João, com instalação de alambrados, traves, reforma e pintura do piso, sendo possível, a construção de arquibancada. | ALR</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/473/pedido_de_providencia_no_75.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/473/pedido_de_providencia_no_75.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a limpeza, reforma e, se possível, projeto de jardinagem e, sendo possível, a instalação de parquinhos e academia ao ar livre nos canteiros da Av. Madre Maria de Jesus. | ALR</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/474/pedido_de_providencia_no_76.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/474/pedido_de_providencia_no_76.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a limpeza, reforma geral dos canteiros e pisos da Praça do Fórum, com o plantio de grama e plantas floríferas. Peço ainda, que após esta reforma, possa ser disponibilizado um funcionário responsável por cuidar do jardim, mantendo-o bem cuidado e limpo. | ALR</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/475/pedido_de_providencia_no_77.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/475/pedido_de_providencia_no_77.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Educação, providencie a atualização do acervo literário da Biblioteca Municipal, inclusive com a instalação de intenet e computadores para pesquisa dos usuários. Lado outro, solicito ainda, que a Secretaria Municipal de Obras, providencia uma reforma no prédio, com pintura e instalação de ar condicionado. | FNA</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/476/pedido_de_providencia_no_78.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/476/pedido_de_providencia_no_78.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie um estudo sobre a viabilidade de ser implantada em nosso município a capina elétrica, método muito avançado que mata a raiz da planta sem provocar danos às calçadas e meios fios. | FNA</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/477/pedido_de_providencia_no_79.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/477/pedido_de_providencia_no_79.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Sra. Prefeita Dra. Marlene Aparecida de Souza Silva, venho através do presente pedido, em atenção a uma reivindicação a mim direcionada por servidores do município, que solicitaram que fosse verificado junto ao Executivo a possibilidade de estar sendo adequada a jornada dos Serventes de Escola, tendo em vista que os do concurso atual, realizado em 2019, possuem carga horária de 8h por dia, enquanto que as Serventes de Escola, aprovadas em concurso anteriores cumprem jornada apenas de 6h por dia. | RBR</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/478/pedido_de_providencia_no_80.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/478/pedido_de_providencia_no_80.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a construção de uma praça com bancos e parquinho, no terreno baldio existente entre a Rua 152 e Rua 167, no bairro Risoleta Neves. (fotos em anexo). | ALR</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/479/pedido_de_providencia_no_81.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/479/pedido_de_providencia_no_81.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a pintura do muro do Estádio de Futebol JK, bem como a troca do portão de acesso, que conforme se verifica pelas fotos em anexo, encontra-se em péssimo estado de conservação. (fotos em anexo). | ALR</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/480/pedido_de_providencia_no_82.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/480/pedido_de_providencia_no_82.pdf</t>
   </si>
   <si>
     <t>Solicito providências do Setor Responsável, para que os proprietários de lotes urbanos, notadamente, localizados nos bairros Sônia Maria de Ávila, José Dias, e Juquinha Sobrado, possam ser notificados sobre a necessidade de manutenção da limpeza dos mesmos, inclusive com aplicação das penalidades previstas na legislação local, caso estejam em situação irregular. | ALR</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/481/pedido_de_providencia_no_83.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/481/pedido_de_providencia_no_83.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado um estudo sobre a viabilidade de ser instalada via de sentido único na Rua W-3, bairro jardim (para veículos que trafegam da Av. Getúlio Vargas sentido à Av. Tatão Palhares). | ALR</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/482/pedido_de_providencia_no_84.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/482/pedido_de_providencia_no_84.pdf</t>
   </si>
   <si>
     <t>Que possa ser providenciada a instalação de ciclovias nas principais Ruas e Avenidas de nossa cidade, Av. José Cambraia, Av. Getúlio Vargas e Rua Sebastião Dutra Sobrinho (antiga Rua 60). | ALR</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/483/pedido_de_providencia_no_85.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/483/pedido_de_providencia_no_85.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a instalação de faixa de pedestre entre a Rua Dr. Ivo Mendes (antiga Rua 08) e a Rua 165, principal acesso ao bairro Nossa Sra. de Fátima. | ALR</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/484/pedido_de_providencia_no_86.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/484/pedido_de_providencia_no_86.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a disponibilização de uma lixeira, tipo caçamba, na Rua do Coreto próximo à Praça do Fórum. | ALR</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/485/pedido_de_providencia_no_87.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/485/pedido_de_providencia_no_87.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de um redutor de velocidades na Rua 26 próximo ao cruzamento com a Rua 15, no Centro. _x000D_
 | FNA</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/486/pedido_de_providencia_no_88.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/486/pedido_de_providencia_no_88.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie estudo sobre a viabilidade de ser construída uma pista de caminhada na Rua Santina Lemos Teixeira, no loteamento Jardim Europa. | PJF</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/487/pedido_de_providencia_no_89.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/487/pedido_de_providencia_no_89.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à Secretaria Municipal de Obras para que seja realizada a sinalização horizontal e vertical da rua. Dr. Ivo Mendes (antiga Rua 08), notadamente, no trajeto próximo ao Instituto Infantil Nova Dimensão. | PJF</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/488/pedido_de_providencia_no_90.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/488/pedido_de_providencia_no_90.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a doação de um terreno localizado no bairro José Dias divisa com o bairro Juquinha Sobrado, para a Associação de Congados e Moçambique de nosso município. | ADR</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/489/pedido_de_providencia_no_92.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/489/pedido_de_providencia_no_92.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie as obras para calçamento da Rua 111 no bairro São João. | PJF</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/490/pedido_de_providencia_no_93.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/490/pedido_de_providencia_no_93.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie o recapeamento asfáltico da Rua 59 no bairro Deolinda Mendes. | PJF</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/491/pedido_de_providencia_no_94.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/491/pedido_de_providencia_no_94.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie o recapeamento asfáltico das ruas do bairro Nossa Senhora de Fátima. | PJF</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/492/pedido_de_providencia_no_95.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/492/pedido_de_providencia_no_95.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a instalação de placas de sinalização contendo a indicação do limite máximo de altura de carga permitida para trânsito na Rua Sebastião Dutra Sobrinho (antiga Rua 60). Com sugestão, uma placa no início da Rua Sebastião Dutra Sobrinho (antiga Rua 60) próximo da rotatória, para veículos que estão adentrando na cidade vindo sentido BH, Araxá, Patrocínio. E outra placa, próximo da Escola José Dias dos Reis, para veículos que estejam subindo pela rua 08 para adentrar na Rua 60. Para que assim possa ser evitado transtornos aos moradores que, frequentemente vem sendo expostos à falta de luz, Internet e telefone, devido ao rompimento dos fios pelos veículos de carga que transitam pela via. (fotos em anexo). | RBR</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/493/pedido_de_providencia_no_96.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/493/pedido_de_providencia_no_96.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie estudo sobre a viabilidade de ser encaminhado à esta Casa Legislativa, projeto de lei para regulamentar o direito dos Servidores Municipais no recebimento dos quinquênios, ratificando-se o que já é previsto no artigo 87, §22 da LOM de Ibiá/MG. | ALR</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/494/pedido_de_providencia_no_97.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/494/pedido_de_providencia_no_97.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize estudo para que possa ser feito um reajuste salarial para os ocupantes de cargos de Instrutor de Educação. | ALR</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/495/pedido_de_providencia_no_98.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/495/pedido_de_providencia_no_98.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie as medidas necessárias para implantação e aplicação do Plano de Carreira dos Servidores Públicos do Município de Ibiá/MG. | ALR</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/496/pedido_de_providencia_no_99.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/496/pedido_de_providencia_no_99.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a contratação de mais funcionários para trabalharem no Horto Municipal, e ainda, providencie o pagamento do adicional de insalubridade aos funcionários que trabalham naquele local. | FNA</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/497/pedido_de_providencia_no_100.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/497/pedido_de_providencia_no_100.pdf</t>
   </si>
   <si>
     <t>Que seja verificado junto ao setor de obras da prefeitura municipal, a possibilidade de serem realizadas obras no sentido de se conter a água das chuvas que, não tendo para onde escoar, percorre o terreno localizado ao lado do Salão dos Santos Reis, o que pode vir a gerar prejuízos à construção. | SLM</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/498/pedido_de_providencia_no_101.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/498/pedido_de_providencia_no_101.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a instalação de um redutor de velocidades, "quebra molas", na Rua 202, próximo ao depósito de gás do Dejair, no bairro Dona Maroca. | SLM</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/499/pedido_de_providencia_no_102.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/499/pedido_de_providencia_no_102.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de um bebedouro com água gelada na Praça da Juventude "Márcio Carvalho" no Bairro Risoleta Neves. | ALR</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/500/pedido_de_providencia_no_103.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/500/pedido_de_providencia_no_103.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por meio de sua Secretaria Municipal de Saúde providencie o aumento de cotas para realização de exames ou providencie a retirada destas, pois não estão sendo suficientes para suprir as necessidades do município. | ALR</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/501/pedido_de_providencia_no_104.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/501/pedido_de_providencia_no_104.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a instalação de um redutor de velocidades, "quebra-molas" na Rua 20 em frente ao Bar do Vicente. | ALR</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/502/pedido_de_providencia_no_105.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/502/pedido_de_providencia_no_105.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie obras de pavimentação para término do asfalto na Rua 65, Bairro São Benedito, (fotos em anexo). | FNA</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/503/pedido_de_providencia_no_106.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/503/pedido_de_providencia_no_106.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie obras de pavimentação no restante da Rua 95, Bairro Nossa Sra. de Lourdes, onde ainda não há asfalto. (fotos em anexo). | ALR</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/504/pedido_de_providencia_no_107.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/504/pedido_de_providencia_no_107.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a reforma da rotatória localizada na Rua 20 com a Rua 36, em frente à Escola Municipal Margarida Dias. _x000D_
 | ALR</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/505/pedido_de_providencia_no_108.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/505/pedido_de_providencia_no_108.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a reforma do campinho de futebol existente no bairro São Benedito, na "favelinha". | ALR</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/</t>
+    <t>http://sapl.ibia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja repassado ao setor de obras da prefeitura municipal, para que possa sanar o problema de acúmulo de água na rua 60, esquina com rua 56, no bairro São Benedito. | SLM</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/534/pedido_de_providencia_no_110.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/534/pedido_de_providencia_no_110.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, viabilize estudo junto ao Setor Contábil do Município, para que possa aumentar o repasse do valor referente à subvenção da Santa Casa de Misericórdia Padre Eustáquio, possibilitando assim, que o hospital comece a pagar a Equipe de Enfermagem, Auxiliares e Técnicos em Enfermagem, conforme Lei Municipal recentemente aprovada por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/535/pedido_de_providencia_no_111.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/535/pedido_de_providencia_no_111.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, com agilidade, a reforma da ponte próximo ao Rio Formoso, localizada na região do Retiro do Meio.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/536/pedido_de_providencia_no_112.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/536/pedido_de_providencia_no_112.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, com agilidade, o isolamento da área no entorno do Poliesportivo do Distrito de Argenita.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/537/pedido_de_providencia_no_113.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/537/pedido_de_providencia_no_113.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por sua Secretaria Municipal de Obras providencie a instalação de um redutor de velocidades "quebra molas" na Av. Bartolomeu Ribeiro de Paiva de frente a Farmácia Paulista, sentido centro/bairro.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/538/pedido_de_providencia_no_114.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/538/pedido_de_providencia_no_114.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, juntamente com a Secretaria Municipal de Saúde providencie o aumento no número de exames de mamografias que são realizados mensalmente.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/539/pedido_de_providencia_no_115.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/539/pedido_de_providencia_no_115.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, diante do fim do intenso período de chuvas vivenciados em nosso município, no qual, as ruas de nossa cidade restaram muito sujas com acúmulo de terra e areia trazidas pelas enxurradas, solicitar que a Secretaria Municipal de Obras providencie a retirada do excesso desse barro/terra e areia que se encontram pelas ruas de nossa cidade e logo em seguida seja feita a lavação das mesmas. Notadamente, Av. Bartolomeu Ribeiro de Paiva, com início do trevo da cidade, Rua 86 (rua ao lado do Galpão da Terena), Rua 60.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/540/pedido_de_providencia_no_116.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/540/pedido_de_providencia_no_116.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal intervenha junto à Direção da Santa Casa de Misericórdia Padre Eustáquio para que seja providenciado o aumento no número de atendimentos para realização de exames de ultrassom.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/541/pedido_de_providencia_no_117.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/541/pedido_de_providencia_no_117.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras para que seja feito um estudo sobre a viabilidade e melhor local para serem instalados redutores de velocidades do tipo quebra molas, próximo da rotatória que se localiza próximo da Escola Municipal Margarida Dias.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/542/pedido_de_providencia_no_118.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/542/pedido_de_providencia_no_118.pdf</t>
   </si>
   <si>
     <t>Venho mui respeitosamente à presença da Administração Municipal, por meio deste, reiterar pedido feito anteriormente por mim através do Pedido de Providências Nº 165/2022 de 24 de Outubro de 2022, já devidamente protocolado junto à Prefeitura Municipal naquele ano, logo após ter sido apresentado no Plenário desta Casa Legisaltiva, para que a Secretaria Municipal de Obras possa dar início às obras para construção da galeria pluvial na Rua 36, em frente às residências de nºs: 174 e 188, local próximo à Panificadora Pão Nosso, no bairro Deolinda Mendes.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/543/pedido_de_providencia_no_119.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/543/pedido_de_providencia_no_119.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a instalação de redutores de velocidade na extensão da Rua 50.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/544/pedido_de_providencia_no_120.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/544/pedido_de_providencia_no_120.pdf</t>
   </si>
   <si>
     <t>Que a administração Municipal providencie a compra de mais cadeiras de plástico com braço para serem disponibilizadas para uso no Velório Municipal.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/545/pedido_de_providencia_no_121.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/545/pedido_de_providencia_no_121.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a contratação de mais Agentes Comunitários de Saúde para atendimento nos bairros nas áreas descobertas pela falta de contratação destes profissionais.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/546/pedido_de_providencia_no_122.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/546/pedido_de_providencia_no_122.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras, por meio dos seus Fiscais de Posturas, exerça fiscalização continua nas obras realizadas na cidade de modo a evitar o depósito de entulho de materiais de construção nas ruas e calçadas, bem como o preparo de concreto e argamassa sobre o asfalto, podendo, de inicio, alertar e orientar os construtores sobre a ilicitude de tais ações e, havendo reincidência, aplicar as multas e demais penalidades previstas no Código de Obras, no Código de Posturas e outras leis vigentes.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/547/pedido_de_providencia_no_123.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/547/pedido_de_providencia_no_123.pdf</t>
   </si>
   <si>
     <t>Que a Vigilância em Saúde, órgão competente para a fiscalização nos termos da Lei Municipal n. 1.694, de 16 de dezembro de 2002, exerça a fiscalização continua sobre os tutores de cães de raças notoriamente violentas e perigosas em passeios aos parques, praças, vias e outros locais públicos, exigindo a utilização de guias de condução apropriadas e equipamentos de segurança conhecidos como “focinheiras”, de modo a permitir a devida segurança aos pedestres e transeuntes.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/548/pedido_de_providencia_no_123.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/548/pedido_de_providencia_no_123.pdf</t>
   </si>
   <si>
     <t>Esta Vereadora foi procurada por moradores do Distrito do Quilombo, pais e mães de alunos da Escola localizada naquele distrito, os quais informaram que os alunos do 2º e 3º ano do Ensino Fundamental tem aulas em uma única sala de aula a qual, não possui nenhum divisória para separar as classes. Desta forma, venho mui respeitosamente solicitar as devidas providências no sentido de ser erguida uma parede ou ainda, seja instalada uma divisória para as crianças possam ter aulas em salas independentes.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/549/pedido_de_providencia_no_125.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/549/pedido_de_providencia_no_125.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por meio de sua Secretaria Municipal de Esportes as providências necessárias para que possam ser retomadas as aulas de hidroginástica na PEMARC.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/593/pedido_de_providencia_no_126.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/593/pedido_de_providencia_no_126.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de bebedouros de água fixos na Praça do Fórum e na Av. José Cambraia nas proximidades do Posto 2000.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/594/pedido_de_providencia_no_127.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/594/pedido_de_providencia_no_127.pdf</t>
   </si>
   <si>
     <t>Que seja verificado junto ao setor de obras da prefeitura municipal, a possibilidade de se realizar a devida sinalização horizontal de trânsito no entorno da praça São Pedro e adjacências, onde recentemente houve os recapeamento das vias.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/595/pedido_de_providencia_no_128.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/595/pedido_de_providencia_no_128.pdf</t>
   </si>
   <si>
     <t>Que seja repassado ao setor de obras da prefeitura municipal a possibilidade de se construir uma rotatória ou outra obra capaz de organizar a fluidez de trânsito no cruzamento da rua 57 com avenida José Cambraia, no bairro Deolinda Mendes.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/596/pedido_de_providencia_no_129.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/596/pedido_de_providencia_no_129.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à Secretaria Municipal de Obras a demolição das casas abandonadas localizadas na Rua 32, seguem fotos em anexo do local.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/597/pedido_de_providencia_no_130.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/597/pedido_de_providencia_no_130.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à Secretaria Municipal de Obras a capina geral do Bairro Nossa Senhora de Lourdes, notadamente, na Rua 502.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/598/pedido_de_providencia_no_131.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/598/pedido_de_providencia_no_131.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à Secretaria Municipal de Cultura para que possa ser remanejado o local onde fica os brinquedos (pula pula) durante a Feirinha nos dias de sábado na Praça do Fórum.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/599/pedido_de_providencia_no_132.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/599/pedido_de_providencia_no_132.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal intervenha junto à Secretaria Municipal de Obras para que seja implantada “via de sentido único” na Rua 163 em frente a Escola Municipal Maria Bitencourt Teixeira, notadamente, no trecho entre as Ruas 154/152, no bairro Nossa Sra. de Fátima.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/600/pedido_de_providencia_no_133.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/600/pedido_de_providencia_no_133.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal intervenha junto à Secretaria Municipal de Cultura e demais organizadores da Festa do Ibiaense Ausente, para que neste ano em que se comemora o Centenário de Ibiá/MG, possa ser feita uma homenagem, por exemplo, um vídeo, homenageando e relembrando todas as Rainhas da Festa.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/601/pedido_de_providencia_no_134.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/601/pedido_de_providencia_no_134.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal intervenha junto à Secretaria Municipal de Obras providencie a reforma da rotatória localizada entre na Av. Getúlio Vargas com a Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/602/pedido_de_providencia_no_135.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/602/pedido_de_providencia_no_135.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a instalação de um redutor de velocidades na Rua Sebastião Dutra Sobrinho (antiga Rua 60) nas proximidades da mercearia Ponto Certo.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/603/pedido_de_providencia_no_136.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/603/pedido_de_providencia_no_136.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a instalação de um redutor de velocidades na Rua 20, especialmente, no trecho Rodoviária/Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/604/pedido_de_providencia_no_137.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/604/pedido_de_providencia_no_137.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à Secretaria Municipal de Obras a demolição das casas que se encontram abandonadas na Rua 32, bem como a limpeza dos terrenos.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pedido_de_providencia_no_138.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pedido_de_providencia_no_138.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal intervenha junto à Secretaria Municipal de Obras e providencie a construção de canteiros altos, nas árvores da Praça do bairro Gameleiras, nos moldes dos que já existem na praça do fórum, de forma que os mesmos possam servir como assento para as pessoas se sentarem.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pedido_de_providencia_no_139.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pedido_de_providencia_no_139.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal intervenha junto à Secretaria Municipal de Obras e providencie a instalação de um quebra molas na Rua 27, em frente a residência de n° 458, próximo da esquina com a esquina da rua 16.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/683/pedido_de_providencia_no_140.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/683/pedido_de_providencia_no_140.pdf</t>
   </si>
   <si>
     <t>Reitero pedido, já feito por mim em oportunidades anteriores, para que a Administração Municipal providencie junto ao Fiscal de Posturas do Município a notificação dos proprietários de lotes urbanos, para que os mesmos providenciem a limpeza de seus terrenos conforme previsto em legislação municipal em vigor, sob pena de ser-lhes aplicadas penalidades prevista em lei.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/684/pedido_de_providencia_no_141.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/684/pedido_de_providencia_no_141.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie para que possa ser isolada a área dos imóveis que se encontram abandonados (casas abandonas) localizadas na Rua 32.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/685/pedido_de_providencia_no_142.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/685/pedido_de_providencia_no_142.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras, notadamente, o Setor responsável pela manutenção das estradas rurais do município de Ibiá, providencie a manutenção do trecho da antiga estada Ibiá - Araxá, entre a ponte arqueada sobre o Rio Quebra anzol e o entroncamento que leva ao córrego_x000D_
 São Matheus.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/686/pedido_de_providencia_no_144.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/686/pedido_de_providencia_no_144.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à essa egrégia Casa de Leis, Projeto de Lei de autoria do Poder Executivo, cuja finalidade seja concessão de horário especial ao Servidor Público Municipal portador de deficiência e ao servidor que tenha cônjuge, filho ou dependente com deficiência, sem a necessidade de compensação de jornada; em simetria com legislação em âmbito Federal que versa sobre a temática, especialmente o Regime Jurídico Único do funcionalismo público Federal, conforme o disposto nos parágrafos §§2° e 3°, do artigo 98 da Lei Federal nº 8.112, de 11 de dezembro de 1990 e alterações constantes na lei n° 13.370, de 12 de dezembro de 2016.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/687/pedido_de_providencia_no_145.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/687/pedido_de_providencia_no_145.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a pavimentação asfáltica da Rua 111 no bairro São João.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/688/pedido_de_providencia_no_146.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/688/pedido_de_providencia_no_146.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Educação providencie a disponibilização de um bebedouro elétrico (água natural e gelada) para a Creche Municipal Osmar Abreu, localizada no bairro São Dimas.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/689/pedido_de_providencia_no_147.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/689/pedido_de_providencia_no_147.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Educação providencie junto à Secretaria Municipal de Obras, para que seja providenciada a instalação de pisos de cerâmica ou porcelanatos na Escola do Bairro São Dimas.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/690/pedido_de_providencia_no_148.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/690/pedido_de_providencia_no_148.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal de Saúde providencie a contratação de profissional Fonoaudiólogo e Terapeuta ocupacional, para atendimentos aos pacientes da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/691/pedido_de_providencia_no_149.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/691/pedido_de_providencia_no_149.pdf</t>
   </si>
   <si>
     <t>Formalizo pedido já feito por este Vereador de forma pessoal junto ao Secretário Municipal de Obras e também, à Diretora do SAAE, para que sejam tomadas as devidas providências no sentido de se iniciar com urgência as obras para instalação de mecanismos capazes de conter a agua das chuvas na Rua 208 esquina com a Rua 201 no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/692/pedido_de_providencia_no_150.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/692/pedido_de_providencia_no_150.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por meio de Setor responsável para tanto, providencie a notificação dos proprietários de dois containers que encontram-se deixados em uma das Ruas do bairro Sônia Maria de Ávila. Um deles encontra-se bem na esquina, atrapalhando a visão dos motoristas que por ali transitam.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/693/pedido_de_providencia_no_151.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/693/pedido_de_providencia_no_151.pdf</t>
   </si>
   <si>
     <t>Dirigindo-se à Secretária Municipal de Obras, para que esta, realize com máxima urgência, as obras para construção da galeria pluvial, na Rua 208 esquina com a Rua 201 no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/694/pedido_de_providencia_no_152.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/694/pedido_de_providencia_no_152.pdf</t>
   </si>
   <si>
     <t>Dirigindo-se à Secretária Municipal de Obras, reiterar sobre a necessidade de realizar construção de quebra molas, faixa de pedestre elevada, ou colocação de radar, na Avenida Getúlio Vargas.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/695/pedido_de_providencia_no_153.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/695/pedido_de_providencia_no_153.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, com agilidade, a recuperação das Pontes localizadas, uma sobre o Rio São João e outra localizada nas proximidades da Fazenda da Sra. Marta Teixeira na região da "Beira da Serra".</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/696/pedido_de_providencia_no_154.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/696/pedido_de_providencia_no_154.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, com agilidade, a recuperação da estrada principal que liga o Distrito de Argenita à BR-262.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/697/pedido_de_providencia_no_155.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/697/pedido_de_providencia_no_155.pdf</t>
   </si>
   <si>
     <t>Dirigindo-se à Secretária Municipal de Obras, para que esta, analise e providencie a colocação de quebra molas, na extensão das ruas 202, 204, 206, 208 e 210 no bairro Dona Maroca, tão logo termine o recapeamento das vias.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pedido_de_providencia_no_156.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pedido_de_providencia_no_156.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de uma cobertura na quadra de esportes da Escola Municipal do Bairro São Dimas.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/699/pedido_de_providencia_no_157.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/699/pedido_de_providencia_no_157.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de uma cobertura na quadra de esportes da Creche Municipal Wilma Duarte localizada no Bairro Risoleta Neves, além da disponibilização de bebedouro e a construção de novas salas.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/700/pedido_de_providencia_no_158.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/700/pedido_de_providencia_no_158.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à concessionária de energia elétrica CEMIG providências eficazes para que seja resolvido o problema de um transformador localizado em um poste instalado na Rua 44, próximo à residência de n° 86, no bairro Rosa Maria.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/701/pedido_de_providencia_no_159.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/701/pedido_de_providencia_no_159.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras providencie a melhoria das condições de acesso ao bairro Niterói, na transposição sobre a linha férrea e no curto espaço de asfalto que segue até a rua 102 no bairro em questão.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/702/pedido_de_providencia_no_160.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/702/pedido_de_providencia_no_160.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize junto à Secretaria Municipal de Obras a construção de quadra de esportes no bairro João Ferreira, a exemplo das que recentemente foram inauguradas em nossa cidade.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pedido_de_providencia_no_161.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pedido_de_providencia_no_161.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Esportes disponibilize bolas para os usuários de todas as quadras de esportes de nossa cidade.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/704/pedido_de_providencia_no_162.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/704/pedido_de_providencia_no_162.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a construção de calçadas com instalação de iluminação na Av. José de Assis Lemos, notadamente, no trecho que se inicia ente o Laticínio até a entrada do bairro João Ferreira.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pedido_de_providencia_no_163.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pedido_de_providencia_no_163.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras informe sobre se há previsão de ser iniciada as obras para pavimentação do bairro José Dias.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pedido_de_providencia_no_164.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pedido_de_providencia_no_164.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a limpeza da rua do INSS, especialmente no trecho entre a Vita Center e a Lavanderia Cristal, com a limpeza dos lotes que de modo contíguo estão localizados na via, os quais encontram-se com acúmulo de mato, necessitando serem roçados. Além disso, solicito a construção de calçadas para pedestres, tendo em vista que no citado trecho os pedestres caminham pela via, dividindo espaço com os veículos, correndo o risco de serem atropelados, e ainda, sejam reformas das calçadas próximas ao INSS, as quais estão necessitando de manutenção.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/707/pedido_de_providencia_no_165.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/707/pedido_de_providencia_no_165.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie, com urgência, tapar um buraco aberto na Rua Dr. Ivo Mendes (antiga Rua 08) em frente à residência de n° 343.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/708/pedido_de_providencia_no_166.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/708/pedido_de_providencia_no_166.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie, a instalação de cobertura nos pontos de ônibus da cidade.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/709/pedido_de_providencia_no_167.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/709/pedido_de_providencia_no_167.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras sejam tomadas as devidas providências no sentido de se diminuir a rotatória localizada na rua aos fundos da Rodoviária.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/710/pedido_de_providencia_no_168.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/710/pedido_de_providencia_no_168.pdf</t>
   </si>
   <si>
     <t>Reitero pelo para que a Administração Municipal por sua Secretaria Municipal de Obras providencie os procedimentos necessários para que se possa dar início às obras para instalação e extensão de energia elétrica na Rua 152 e 154, localizadas no bairro Risoleta Neves.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/711/pedido_de_providencia_no_169.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/711/pedido_de_providencia_no_169.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a recuperação da estrada de acesso principal ao Distrito de Argenita neste município.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/712/pedido_de_providencia_no_170.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/712/pedido_de_providencia_no_170.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie estender a iluminação pública na Rua 87, no bairro São benedito, com a instalação de, pelo menos, mais um poste com iluminação.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/713/pedido_de_providencia_no_171.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/713/pedido_de_providencia_no_171.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a reforma da Praça localizada em frente à Escola do Bairro São Dimas.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/714/pedido_de_providencia_no_172.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/714/pedido_de_providencia_no_172.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a instalação de um redutor de velocidade, "quebra molas" na Rua Antônio Batista Duarte (antiga Rua 26) em frente à residência de n° 704, cruzamento com a Rua 15, no Centro da cidade.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/715/pedido_de_providencia_no_173.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/715/pedido_de_providencia_no_173.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da Prefeitura Municipal, para que verifique junto ao planejamento já realizado, onde se prevê a complementação das rede de iluminação pública de nossa cidade, locais em que há carência, se estão incluídos neste planejamento, trecho da rua 203 no bairro Dona Maroca,_x000D_
 entre a rua 212 e a rua projetada, trecho da rua 210 no bairro Dona Maroca, entre a casa de número 28 e esquina com a rua 203 e também trecho da rua 500 no bairro Nossa Senhora de Lourdes, entre os números 253 e 319.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/716/pedido_de_providencia_no_174.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/716/pedido_de_providencia_no_174.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da prefeitura municipal para que providencie em caráter de urgência a poda lateral nos arbustos existentes na lateral da rua 203 no bairro Dona Maroca, trecho entre as ruas 12 e rua projetada, bem como sejam construídos os devidos passeios para pedestres nessa localidade.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/717/pedido_de_providencia_no_175.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/717/pedido_de_providencia_no_175.pdf</t>
   </si>
   <si>
     <t>Solicito atenção por parte da Secretaria Municipal de Obras para que possa ser providenciada a instalação de faixa elevada no cruzamento entre a Av. Tancredo Neves com a Rua 20, conforme ilustrações em anexo.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/718/pedido_de_providencia_no_176.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/718/pedido_de_providencia_no_176.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a instalação de postes de iluminação pública ao redor do Posto Dr. Saul Paiva, tendo em vista que o local à noite fica muito escuro.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/719/pedido_de_providencia_no_177.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/719/pedido_de_providencia_no_177.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a reforma do muro do Cemitério Santa Cruz, notadamente, no muro que se localiza na Av. Carlos Fulgêncio.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/720/pedido_de_providencia_no_178.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/720/pedido_de_providencia_no_178.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a realização de operação "tapa buracos" na Rua 210, próximo ao cruzamento da Rua 211, no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/721/pedido_de_providencia_no_179.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/721/pedido_de_providencia_no_179.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal encaminhe à este Vereador, informações sobre possível desconto para pagamento do IPTU no ano de 2024 e como será feito, quais os percentuais a serem aplicados, etc.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/722/pedido_de_providencia_no_180.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/722/pedido_de_providencia_no_180.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo intervenha junto ao SAAE - Serviço Autônomo de Água e Esgoto para que possa ser feita a regularização do abastecimento de água no Distrito de Argenita.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/723/pedido_de_providencia_no_181.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/723/pedido_de_providencia_no_181.pdf</t>
   </si>
   <si>
     <t>Reitero pedido à Secretaria Municipal de Obras para que tome as devidas providências, COM URGÊNCIA, para a recuperação das estradas rurais do Distrito de Argenita.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/724/pedido_de_providencia_no_182.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/724/pedido_de_providencia_no_182.pdf</t>
   </si>
   <si>
     <t>Reitero, mais uma vez para que a Administração Municipal providencie junto à Secretaria Municipal de Obras a instalação de quebra molas na Rua 20, notadamente, no trecho compreendido entre a Rodoviária e o Cemitério.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/725/pedido_de_providencia_no_183.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/725/pedido_de_providencia_no_183.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a instalação de quebra molas na Rua 185, próximo à Rua 165, no Bairro Risoleta Neves. (Ruas próximas à Praça da Juventude)</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/726/pedido_de_providencia_no_184.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/726/pedido_de_providencia_no_184.pdf</t>
   </si>
   <si>
     <t>Solicito atenção por parte da Administração Municipal para que junto ao Setor Responsável, providencie as obras necessárias para que seja realizada a extensão da iluminação pública na Rua 101 no bairro São Dimas.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/727/pedido_de_providencia_no_185.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/727/pedido_de_providencia_no_185.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a construção de um banheiro e uma cozinha próximo ao último ponto de ônibus do Bairro São João, para utilização dos motoristas e cobradores do transporte coletivo.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/728/pedido_de_providencia_no_186.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/728/pedido_de_providencia_no_186.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a capina e a limpeza da Praça da Juventude, localizada no bairro Risoleta Neves.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/729/pedido_de_providencia_no_187.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/729/pedido_de_providencia_no_187.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal aumente o número de botijões de gás, de um para dois botijões de gás a serem disponibilizados para a Casa de Apoio de Uberaba/MG.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/401/resolucao_no_01-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/401/resolucao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (Carlos Viana) | RBR</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/410/resolucao_no_02-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/410/resolucao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (Breno Carley Santos) | FNC</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/472/resolucao_no_03-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/472/resolucao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (Greyce de Queiroz Elias) | ALR</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/566/resolucao_no_04-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/566/resolucao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (Maria Coeli de Castro Resende Moreira)</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/565/resolucao_no_05-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/565/resolucao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (Patrícia Munhoz Mendes Paiva)</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/564/resolucao_no_06-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/564/resolucao_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (Adriano da Silva Rocha)</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/512/resolucao_no_07-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/512/resolucao_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (Ana Paula Junqueira Leão) | RDM</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/515/resolucao_no_08-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/515/resolucao_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Institui a medalha do Centenário de Ibiá - MG e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/518/resolucao_no_09-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/518/resolucao_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (Édison Victor Motta Minohara)</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/517/resolucao_no_10-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/517/resolucao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania Honorária e dá outras providências. (José Sebastião Silva Ramos)</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_no_02-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Que a Administração Pública Municipal através da Secretaria Municipal de Obras providencie o término das obras da Rua 50, próximo à quadra. | TDV</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_no_03-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Que a Administração Pública Municipal através da Secretaria Municipal de Obras providencie com agilidade, a instalação de alambrado e iluminação na quadra de esportes do Distrito de Tobati. | ALN</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_no_04-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Que a Administração Pública Municipal através da Secretaria Municipal de Saúde providencie o reajuste do valor repassado aos pacientes que fazem tratamento de hemodiálise. | ALN</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_no_05-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo institua PROGRAMA DE PROTEÇÃO NAS ESCOLAS, visando a contratação de guardas e/ou seguranças para as Escolas Municipais, durante o expediente escolar/letivo, a fim de providenciar a manutenção da segurança das crianças e dos adolescentes ibiaenses. Caso necessário, que seja remetido à Casa de Leis de lbiá o competente Projeto de Lei de criação dos cargos de guardas e/ou seguranças para consecução do programa. | ALR FNA</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Que seja designado audiência pública pela Câmara Municipal de Ibiá, para discussão acerca da situação dos fios e cabos que se encontram alotados de maneira irregular nos postes situados no âmbito do Município de Ibiá (MG); se convocando representantes do Poder Executivo, representantes da CEMIG e das empresas prestadores de serviços que utilizam os postes situados no Município de Ibiá. | PJF</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_10-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal viabilize a elaboração de competente Projeto de Lei, e o encaminhe à esta Casa Legislativa para aprovação, versando sobre o reconhecimento aos servidores públicos municipais, notadamente aos que ocupam o cargo de serventes de escolas, do adicional de insalubridade em grau máximo, conforme já é reconhecido aos empregados celetistas pela Súmula nº 448, II do TST.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_12-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Postula-se ao Poder Executivo, que encaminhe Projeto de Lei para modificação do inciso IV, do artigo 150 do Código Tributário do Município de Ibiá, visando reduzir a multa constante no inciso IV, do artigo 150 da Lei n21.340, de 1989, que prevê multa equivalente ao dobro do valor da taxa prevista, quando o exercício da atividade esteja sujeita a licença prévia do Poder Executivo (artigo 150, inciso IV), que é o caso da expedição de alvará para realização de obras (art. 88, inciso III do Código Tributário do Município de Ibiá).</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_13-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_13-2023.pdf</t>
   </si>
   <si>
     <t>PEDE/REQUER à Chefe do Poder Executivo que se verifique a possibilidade do pagamento do adicional de insalubridade no percentual de 10%, 20% ou 40%, a depender do grau de contato do profissional com o agente insalubre acima dos limites de tolerância, a ser aferido por laudo técnico, instituindo o adicional de insalubridade como beneficio a ser percebido pelos Agentes Comunitários de Saúde e pelos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_14-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabiliza por meio de sua Secretaria Municipal de Obras, providências no sentido de serem tomadas medidas eficazes capazes de conter o ingresso de alta velocidade pelos motoristas que transitam pela Av. Tancredo Neves, notadamente, no cruzamento desta avenida com a Rua 20.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/521/requerimento_no_15-2023.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/521/requerimento_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal através do Setor responsável viabiliza a disponibilização de apoio por meio de recursos financeiros e espaço para os atletas praticantes do "Grau", para que este possam realizar um evento que será de cunho beneficente e possam treinar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2854,68 +2854,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/411/mocao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/510/mocao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/511/mocao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/514/mocao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/513/mocao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/393/pedido_de_providencia_no_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/394/pedido_de_providencia_no_02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/395/pedido_de_providencia_no_03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/396/pedido_de_providencia_no_04.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/397/pedido_de_providencia_no_05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/402/pedido_de_providencia_no_06.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/403/pedido_de_providencia_no_07.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/398/pedido_de_providencia_no_08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/404/pedido_de_providencia_no_09.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/399/pedido_de_providencia_no_10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_providencia_no_11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/405/pedido_de_providencia_no_12.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/406/pedido_de_providencia_no_13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/407/pedido_de_providencia_no_14.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/414/pedido_de_providencia_no_15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/415/pedido_de_providencia_no_16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/416/pedido_de_providencia_no_17.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/417/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/418/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/419/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/420/pedido_de_providencia_no_21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/421/pedido_de_providencia_no_22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/422/pedido_de_providencia_no_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/423/pedido_de_providencia_no_24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/424/pedido_de_providencia_no_25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/425/pedido_de_providencia_no_26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/426/pedido_de_providencia_no_27.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/427/pedido_de_providencia_no_28.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/428/pedido_de_providencia_no_29.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/429/pedido_de_providencia_no_30.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/430/pedido_de_providencia_no_31.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/431/pedido_de_providencia_no_32.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/432/pedido_de_providencia_no_33.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/433/pedido_de_providencia_no_34.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/434/pedido_de_providencia_no_35.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/435/pedido_de_providencia_no_36.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/436/pedido_de_providencia_no_37.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/437/pedido_de_providencia_no_38.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/438/pedido_de_providencia_no_39.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/439/pedido_de_providencia_no_40.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/440/pedido_de_providencia_no_41.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/441/pedido_de_providencia_no_42.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/442/pedido_de_providencia_no_43.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/443/pedido_de_providencia_no_44.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/444/pedido_de_providencia_no_45.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/445/pedido_de_providencia_no_46.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/446/pedido_de_providencia_no_47.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/447/pedido_de_providencia_no_48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/448/pedido_de_providencia_no_49.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/449/pedido_de_providencia_no_50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/450/pedido_de_providencia_no_51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/451/pedido_de_providencia_no_52.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/452/pedido_de_providencia_no_54.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/453/pedido_de_providencia_no_56.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/454/pedido_de_providencia_no_57.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/455/pedido_de_providencia_no_58.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/456/pedido_de_providencia_no_59.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/457/pedido_de_providencia_no_60.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/458/pedido_de_providencia_no_61.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/459/pedido_de_providencia_no_62.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pedido_de_providencia_no_63.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/461/pedido_de_providencia_no_64.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/462/pedido_de_providencia_no_65.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/463/pedido_de_providencia_no_66.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/464/pedido_de_providencia_no_67.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/465/pedido_de_providencia_no_68.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/466/pedido_de_providencia_no_69.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/467/pedido_de_providencia_no_70.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/468/pedido_de_providencia_no_71.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/469/pedido_de_providencia_no_72.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/470/pedido_de_providencia_no_73.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/473/pedido_de_providencia_no_75.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/474/pedido_de_providencia_no_76.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/475/pedido_de_providencia_no_77.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/476/pedido_de_providencia_no_78.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/477/pedido_de_providencia_no_79.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/478/pedido_de_providencia_no_80.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/479/pedido_de_providencia_no_81.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/480/pedido_de_providencia_no_82.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/481/pedido_de_providencia_no_83.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/482/pedido_de_providencia_no_84.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/483/pedido_de_providencia_no_85.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/484/pedido_de_providencia_no_86.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/485/pedido_de_providencia_no_87.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/486/pedido_de_providencia_no_88.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/487/pedido_de_providencia_no_89.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/488/pedido_de_providencia_no_90.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/489/pedido_de_providencia_no_92.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/490/pedido_de_providencia_no_93.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/491/pedido_de_providencia_no_94.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/492/pedido_de_providencia_no_95.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/493/pedido_de_providencia_no_96.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/494/pedido_de_providencia_no_97.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/495/pedido_de_providencia_no_98.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/496/pedido_de_providencia_no_99.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/497/pedido_de_providencia_no_100.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/498/pedido_de_providencia_no_101.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/499/pedido_de_providencia_no_102.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/500/pedido_de_providencia_no_103.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/501/pedido_de_providencia_no_104.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/502/pedido_de_providencia_no_105.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/503/pedido_de_providencia_no_106.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/504/pedido_de_providencia_no_107.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/505/pedido_de_providencia_no_108.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/534/pedido_de_providencia_no_110.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/535/pedido_de_providencia_no_111.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/536/pedido_de_providencia_no_112.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/537/pedido_de_providencia_no_113.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/538/pedido_de_providencia_no_114.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/539/pedido_de_providencia_no_115.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/540/pedido_de_providencia_no_116.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/541/pedido_de_providencia_no_117.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/542/pedido_de_providencia_no_118.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/543/pedido_de_providencia_no_119.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/544/pedido_de_providencia_no_120.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/545/pedido_de_providencia_no_121.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/546/pedido_de_providencia_no_122.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/547/pedido_de_providencia_no_123.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/548/pedido_de_providencia_no_123.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/549/pedido_de_providencia_no_125.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/593/pedido_de_providencia_no_126.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/594/pedido_de_providencia_no_127.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/595/pedido_de_providencia_no_128.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/596/pedido_de_providencia_no_129.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/597/pedido_de_providencia_no_130.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/598/pedido_de_providencia_no_131.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/599/pedido_de_providencia_no_132.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/600/pedido_de_providencia_no_133.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/601/pedido_de_providencia_no_134.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/602/pedido_de_providencia_no_135.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/603/pedido_de_providencia_no_136.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/604/pedido_de_providencia_no_137.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pedido_de_providencia_no_138.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pedido_de_providencia_no_139.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/683/pedido_de_providencia_no_140.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/684/pedido_de_providencia_no_141.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/685/pedido_de_providencia_no_142.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/686/pedido_de_providencia_no_144.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/687/pedido_de_providencia_no_145.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/688/pedido_de_providencia_no_146.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/689/pedido_de_providencia_no_147.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/690/pedido_de_providencia_no_148.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/691/pedido_de_providencia_no_149.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/692/pedido_de_providencia_no_150.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/693/pedido_de_providencia_no_151.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/694/pedido_de_providencia_no_152.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/695/pedido_de_providencia_no_153.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/696/pedido_de_providencia_no_154.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/697/pedido_de_providencia_no_155.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pedido_de_providencia_no_156.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/699/pedido_de_providencia_no_157.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/700/pedido_de_providencia_no_158.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/701/pedido_de_providencia_no_159.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/702/pedido_de_providencia_no_160.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pedido_de_providencia_no_161.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/704/pedido_de_providencia_no_162.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pedido_de_providencia_no_163.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pedido_de_providencia_no_164.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/707/pedido_de_providencia_no_165.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/708/pedido_de_providencia_no_166.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/709/pedido_de_providencia_no_167.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/710/pedido_de_providencia_no_168.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/711/pedido_de_providencia_no_169.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/712/pedido_de_providencia_no_170.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/713/pedido_de_providencia_no_171.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/714/pedido_de_providencia_no_172.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/715/pedido_de_providencia_no_173.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/716/pedido_de_providencia_no_174.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/717/pedido_de_providencia_no_175.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/718/pedido_de_providencia_no_176.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/719/pedido_de_providencia_no_177.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/720/pedido_de_providencia_no_178.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/721/pedido_de_providencia_no_179.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/722/pedido_de_providencia_no_180.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/723/pedido_de_providencia_no_181.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/724/pedido_de_providencia_no_182.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/725/pedido_de_providencia_no_183.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/726/pedido_de_providencia_no_184.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/727/pedido_de_providencia_no_185.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/728/pedido_de_providencia_no_186.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/729/pedido_de_providencia_no_187.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/401/resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/410/resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/472/resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/566/resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/565/resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/564/resolucao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/512/resolucao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/515/resolucao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/518/resolucao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/517/resolucao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/521/requerimento_no_15-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/411/mocao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/507/mocao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/510/mocao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/508/mocao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/509/mocao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/511/mocao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/514/mocao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/513/mocao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/393/pedido_de_providencia_no_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/394/pedido_de_providencia_no_02.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/395/pedido_de_providencia_no_03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/396/pedido_de_providencia_no_04.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/397/pedido_de_providencia_no_05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/402/pedido_de_providencia_no_06.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/403/pedido_de_providencia_no_07.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/398/pedido_de_providencia_no_08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/404/pedido_de_providencia_no_09.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/399/pedido_de_providencia_no_10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_providencia_no_11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/405/pedido_de_providencia_no_12.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/406/pedido_de_providencia_no_13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/407/pedido_de_providencia_no_14.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/414/pedido_de_providencia_no_15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/415/pedido_de_providencia_no_16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/416/pedido_de_providencia_no_17.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/417/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/418/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/419/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/420/pedido_de_providencia_no_21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/421/pedido_de_providencia_no_22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/422/pedido_de_providencia_no_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/423/pedido_de_providencia_no_24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/424/pedido_de_providencia_no_25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/425/pedido_de_providencia_no_26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/426/pedido_de_providencia_no_27.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/427/pedido_de_providencia_no_28.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/428/pedido_de_providencia_no_29.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/429/pedido_de_providencia_no_30.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/430/pedido_de_providencia_no_31.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/431/pedido_de_providencia_no_32.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/432/pedido_de_providencia_no_33.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/433/pedido_de_providencia_no_34.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/434/pedido_de_providencia_no_35.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/435/pedido_de_providencia_no_36.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/436/pedido_de_providencia_no_37.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/437/pedido_de_providencia_no_38.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/438/pedido_de_providencia_no_39.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/439/pedido_de_providencia_no_40.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/440/pedido_de_providencia_no_41.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/441/pedido_de_providencia_no_42.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/442/pedido_de_providencia_no_43.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/443/pedido_de_providencia_no_44.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/444/pedido_de_providencia_no_45.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/445/pedido_de_providencia_no_46.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/446/pedido_de_providencia_no_47.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/447/pedido_de_providencia_no_48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/448/pedido_de_providencia_no_49.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/449/pedido_de_providencia_no_50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/450/pedido_de_providencia_no_51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/451/pedido_de_providencia_no_52.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/452/pedido_de_providencia_no_54.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/453/pedido_de_providencia_no_56.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/454/pedido_de_providencia_no_57.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/455/pedido_de_providencia_no_58.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/456/pedido_de_providencia_no_59.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/457/pedido_de_providencia_no_60.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/458/pedido_de_providencia_no_61.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/459/pedido_de_providencia_no_62.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/460/pedido_de_providencia_no_63.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/461/pedido_de_providencia_no_64.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/462/pedido_de_providencia_no_65.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/463/pedido_de_providencia_no_66.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/464/pedido_de_providencia_no_67.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/465/pedido_de_providencia_no_68.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/466/pedido_de_providencia_no_69.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/467/pedido_de_providencia_no_70.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/468/pedido_de_providencia_no_71.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/469/pedido_de_providencia_no_72.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/470/pedido_de_providencia_no_73.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/473/pedido_de_providencia_no_75.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/474/pedido_de_providencia_no_76.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/475/pedido_de_providencia_no_77.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/476/pedido_de_providencia_no_78.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/477/pedido_de_providencia_no_79.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/478/pedido_de_providencia_no_80.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/479/pedido_de_providencia_no_81.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/480/pedido_de_providencia_no_82.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/481/pedido_de_providencia_no_83.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/482/pedido_de_providencia_no_84.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/483/pedido_de_providencia_no_85.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/484/pedido_de_providencia_no_86.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/485/pedido_de_providencia_no_87.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/486/pedido_de_providencia_no_88.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/487/pedido_de_providencia_no_89.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/488/pedido_de_providencia_no_90.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/489/pedido_de_providencia_no_92.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/490/pedido_de_providencia_no_93.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/491/pedido_de_providencia_no_94.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/492/pedido_de_providencia_no_95.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/493/pedido_de_providencia_no_96.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/494/pedido_de_providencia_no_97.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/495/pedido_de_providencia_no_98.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/496/pedido_de_providencia_no_99.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/497/pedido_de_providencia_no_100.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/498/pedido_de_providencia_no_101.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/499/pedido_de_providencia_no_102.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/500/pedido_de_providencia_no_103.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/501/pedido_de_providencia_no_104.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/502/pedido_de_providencia_no_105.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/503/pedido_de_providencia_no_106.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/504/pedido_de_providencia_no_107.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/505/pedido_de_providencia_no_108.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/534/pedido_de_providencia_no_110.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/535/pedido_de_providencia_no_111.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/536/pedido_de_providencia_no_112.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/537/pedido_de_providencia_no_113.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/538/pedido_de_providencia_no_114.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/539/pedido_de_providencia_no_115.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/540/pedido_de_providencia_no_116.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/541/pedido_de_providencia_no_117.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/542/pedido_de_providencia_no_118.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/543/pedido_de_providencia_no_119.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/544/pedido_de_providencia_no_120.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/545/pedido_de_providencia_no_121.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/546/pedido_de_providencia_no_122.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/547/pedido_de_providencia_no_123.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/548/pedido_de_providencia_no_123.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/549/pedido_de_providencia_no_125.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/593/pedido_de_providencia_no_126.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/594/pedido_de_providencia_no_127.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/595/pedido_de_providencia_no_128.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/596/pedido_de_providencia_no_129.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/597/pedido_de_providencia_no_130.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/598/pedido_de_providencia_no_131.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/599/pedido_de_providencia_no_132.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/600/pedido_de_providencia_no_133.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/601/pedido_de_providencia_no_134.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/602/pedido_de_providencia_no_135.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/603/pedido_de_providencia_no_136.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/604/pedido_de_providencia_no_137.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/681/pedido_de_providencia_no_138.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/682/pedido_de_providencia_no_139.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/683/pedido_de_providencia_no_140.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/684/pedido_de_providencia_no_141.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/685/pedido_de_providencia_no_142.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/686/pedido_de_providencia_no_144.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/687/pedido_de_providencia_no_145.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/688/pedido_de_providencia_no_146.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/689/pedido_de_providencia_no_147.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/690/pedido_de_providencia_no_148.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/691/pedido_de_providencia_no_149.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/692/pedido_de_providencia_no_150.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/693/pedido_de_providencia_no_151.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/694/pedido_de_providencia_no_152.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/695/pedido_de_providencia_no_153.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/696/pedido_de_providencia_no_154.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/697/pedido_de_providencia_no_155.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/698/pedido_de_providencia_no_156.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/699/pedido_de_providencia_no_157.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/700/pedido_de_providencia_no_158.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/701/pedido_de_providencia_no_159.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/702/pedido_de_providencia_no_160.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/703/pedido_de_providencia_no_161.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/704/pedido_de_providencia_no_162.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/705/pedido_de_providencia_no_163.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/706/pedido_de_providencia_no_164.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/707/pedido_de_providencia_no_165.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/708/pedido_de_providencia_no_166.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/709/pedido_de_providencia_no_167.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/710/pedido_de_providencia_no_168.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/711/pedido_de_providencia_no_169.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/712/pedido_de_providencia_no_170.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/713/pedido_de_providencia_no_171.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/714/pedido_de_providencia_no_172.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/715/pedido_de_providencia_no_173.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/716/pedido_de_providencia_no_174.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/717/pedido_de_providencia_no_175.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/718/pedido_de_providencia_no_176.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/719/pedido_de_providencia_no_177.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/720/pedido_de_providencia_no_178.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/721/pedido_de_providencia_no_179.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/722/pedido_de_providencia_no_180.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/723/pedido_de_providencia_no_181.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/724/pedido_de_providencia_no_182.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/725/pedido_de_providencia_no_183.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/726/pedido_de_providencia_no_184.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/727/pedido_de_providencia_no_185.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/728/pedido_de_providencia_no_186.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/729/pedido_de_providencia_no_187.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/401/resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/410/resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/472/resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/566/resolucao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/565/resolucao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/564/resolucao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/512/resolucao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/515/resolucao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/518/resolucao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/517/resolucao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/408/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/409/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/412/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/413/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/522/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/520/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2023/521/requerimento_no_15-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>