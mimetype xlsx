--- v0 (2025-12-12)
+++ v1 (2026-05-09)
@@ -51,1659 +51,1659 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/533/mocao_no_01-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/533/mocao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Assembleia Legislativa de Minas Gerais, para que seja efetivada a aprovação para dar nova redação ao caput do artigo 24 da Constituição do Estado e acrescente os § 11 e 12 ao mesmo diploma legal, nos seguintes termos.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/605/mocao_no_03-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/605/mocao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ibiá/MG, por iniciativa do Vereador, Siliomar José dos Santos, manifesta por meio desta “MOÇÃO DE APLAUSOS E RECONHECIMENTO”, seu respeito e consideração ao Sr. VALTER LUIZ DE OLIVEIRA, pelo empenho e relevantes serviços prestados à população de Ibiá, como Funcionário Público Municipal e integrante dos quadros de servidores municipais cedidos à Policia Civil de Minas Gerais, com sede nesta cidade, onde desde o ano de 1988, portanto à 36 anos, vem exercendo com muito esmero e dedicação, o trabalho como Escrivão Ad-hoc daquela instituição, executando por sinal com muita maestria a atividade, sempre contribuindo para o bom funcionamento da Policia Civil, e consequentemente contribuindo para o bom atendimento à população ibiaense.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/606/mocao_no_04-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/606/mocao_no_04-2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Ibiá/MG, por iniciativa do nobre Vereador, Fernando Arthur Silva de Almeida, manifesta por meio desta “MOÇÃO DE APLAUSOS E RECONHECIMENTO”, seu respeito e consideração ao Sr. DEJAIR ELCI MENEZES, pelos relevantes serviços prestados à Ibiá/MG, como empresário, empreendedor e gerador de empregos.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/525/pedido_de_providencia_no_01.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/525/pedido_de_providencia_no_01.pdf</t>
   </si>
   <si>
     <t>Solicito empenho por parte da Administração Municipal em parceria com a Câmara Municipal, conforme inclusive já foi conversado pessoalmente por esta Vereadora junto ao Secretário Municipal de Gestão logo após ser empossada na presidência desta casa, para que possamos viabilizar a revitalização da Biblioteca Municipal, iniciando primeiramente com a mudança de local, valorizando a inclusão, dando acesso a pessoas com limitações físicas e idosos, visto que o atual local onde se encontra localizada o acesso se dá por longos vãos de escadas, o que se torna inacessível para muitos . Além disso faz se necessário, que sejam disponibilizados mais computadores e sinal de internet capaz de atender tanto os funcionários da biblioteca como os usuários.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/526/pedido_de_providencia_no_02.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/526/pedido_de_providencia_no_02.pdf</t>
   </si>
   <si>
     <t>Reitero pedido à Secretaria Municipal de Obras para que tome as devidas providências, COM URGÊNCIA, para a recuperação das estradas rurais do Distrito de Argenita, e das seguintes regiões: Bastiões, Retiro do Meio, Morro da Mesa, Capelinha, Retiro do Gado, Beira da Serra e Pimentas.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/529/pedido_de_providencia_no_03.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/529/pedido_de_providencia_no_03.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a instalação de redutores de velocidade do tipo "quebra molas" na Rua 158 nas proximidades da Praça da Juventude e ainda, um outro quebra molas próximo à residência de nº 359, no bairro Nossa Sra. de Fátima.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/530/pedido_de_providencia_no_04.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/530/pedido_de_providencia_no_04.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a limpeza dos lotes nas Ruas W7 e W8, intensificando a fiscalização e aplicação de multas previstas em Lei Municipal aos respectivos proprietários.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/531/pedido_de_providencia_no_05.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/531/pedido_de_providencia_no_05.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie a troca dos pranchões na estrada localizada sentido Argenita-Araxá/MG.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/532/pedido_de_providencia_no_06.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/532/pedido_de_providencia_no_06.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a troca dos postes de iluminação da Praça do Distrito de Argenita.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/528/pedido_de_providencia_no_07.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/528/pedido_de_providencia_no_07.pdf</t>
   </si>
   <si>
     <t>Que a Presidência da UEI - União Estudantil de Ibiá encaminhe à esta Casa Legislativa, notadamente, aos cuidados deste vereador as seguintes informações.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/550/pedido_de_providencia_no_08.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/550/pedido_de_providencia_no_08.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da Prefeitura Municipal, para que se providenciem a retirada de um quebra molas existente na rua 216 frente ao nº 205 no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/551/pedido_de_providencia_no_09.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/551/pedido_de_providencia_no_09.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da Prefeitura Municipal, para que realize a operação tapa buracos nas diversas ruas de nossa cidade, com destaque para as ruas 08, 12 e 50, locais de trânsito de veículos pesados em nossa cidade.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/552/pedido_de_providencia_no_10.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/552/pedido_de_providencia_no_10.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da Prefeitura Municipal, para que realize a pavimentação asfáltica de um pequeno trecho de acesso da rua J para a rua C no bairro João Ferreira.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/553/pedido_de_providencia_no_11.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/553/pedido_de_providencia_no_11.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da Prefeitura Municipal para que envie esforços, urgentes, para troca de um poste de iluminação pública existente na rua 214 nº 668, no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/554/pedido_de_providencia_no_12.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/554/pedido_de_providencia_no_12.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras viabilize providências no sentido de se promover a arborização da área urbana de nossa cidade.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/555/pedido_de_providencia_no_15.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/555/pedido_de_providencia_no_15.pdf</t>
   </si>
   <si>
     <t>Que a Vigilância Sanitária intensifique as vistorias nas residências e demais locais do Distrito de Argenita, para verificação de possíveis focos de dengue, inclusive realizando mutirão de limpeza, caso seja necessário.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/556/pedido_de_providencia_no_16.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/556/pedido_de_providencia_no_16.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal possa providenciar a cessão de mobília à Policia Militar para ser utilizada na Sala que foi cedida a mesma que será localizada no Terminal Rodoviário.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/557/pedido_de_providencia_no_17.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/557/pedido_de_providencia_no_17.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal viabilize estudo sobre a possibilidade de ser implantado em nosso município programa “passe livre” que conceda o direito a pessoas de baixa renda, devidamente comprovada, o direito ao transporte urbano gratuito.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/558/pedido_de_providencia_no_18.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/558/pedido_de_providencia_no_18.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a pavimentação asfáltica na Rua 17 até o final da via, posto que, conforme se verifica da foto em anexo, o asfalto da Rua é apenas parcial, não contempla toda a extensão da via.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/559/pedido_de_providencia_no_19.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/559/pedido_de_providencia_no_19.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a manutenção na ponte do arco, localizada sobre o Rio Quebra anzol, realizando uma operação tapa buracos na mesma.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/560/pedido_de_providencia_no_20.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/560/pedido_de_providencia_no_20.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a instalação de um poste de iluminação pública na Rua 61, esquina com a Av. José Cambraia.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/561/pedido_de_providencia_no_21.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/561/pedido_de_providencia_no_21.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie uma operação tapa buracos nas Ruas 89, 500 e 502, localizadas próximas, no bairro São Benedito e Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/562/pedido_de_providencia_no_22.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/562/pedido_de_providencia_no_22.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a manutenção dos bancos que forem possíveis de recuperar, e a troca dos bancos que se encontram quebrados no Velório Municipal Frederico Ozanan.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/563/pedido_de_providencia_no_23.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/563/pedido_de_providencia_no_23.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal juntamente com a direção do SAAE, tomem as devidas providências para que seja adquirido os geradores necessários para impedir os constantes cortes no abastecimento de água da população, por motivos de falta de energia.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/567/pedido_de_providencia_no_24.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/567/pedido_de_providencia_no_24.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal possa providenciar a reativação da área de lazer da Praça de Esportes, com urgência.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/568/pedido_de_providencia_no_25.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/568/pedido_de_providencia_no_25.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal através de sua Secretaria Municipal de Educação em conjunto com a Secretaria Municipal de Obras, viabilize a construção de uma horta e à reforma da quadra na Escola Municipal Alair Bicalho, no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/569/pedido_de_providencia_no_26.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/569/pedido_de_providencia_no_26.pdf</t>
   </si>
   <si>
     <t>Reiteramos, mais uma vez, os pedidos já anteriormente feitos, solicitando que a Administração Municipal providencie junto à Secretaria Municipal de Obras a instalação de quebra molas na Rua 20, notadamente, no trecho compreendido entre a Rodoviária e o Cemitério.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/570/pedido_de_providencia_no_27.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/570/pedido_de_providencia_no_27.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, COM URGÊNCIA, a reforma da ponte sobre o Rio Prata, na região da Capelinha do Alto da Serra.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/571/pedido_de_providencia_no_28.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/571/pedido_de_providencia_no_28.pdf</t>
   </si>
   <si>
     <t>Para que verifique a possibilidade de se construir um novo quebra molas na rua 08, nas proximidades do nº 735, antes do acesso à rua 155 para quem segue sentido ao centro.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/572/pedido_de_providencia_no_29.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/572/pedido_de_providencia_no_29.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal viabilize estudo sobre a possibilidade de estar sendo feita a dedetização contra o mosquito Aedes aegypti, transmissor da Dengue, Chikungunya e Zika, com a utilização de drones agricolas a exemplo do que vem sendo feito em várias cidades como, por exemplo, Chapecó/SC.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/573/pedido_de_providencia_no_30.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/573/pedido_de_providencia_no_30.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal através de sua Secretaria Municipal de Obras providencie a reforma das pistas de skates de nossa cidade.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/574/pedido_de_providencia_no_31.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/574/pedido_de_providencia_no_31.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal através de sua Secretaria Municipal de Obras providencie a disponibilização de local adequado nas entradas de nossa cidade (trevos: Ibiá/Patrocínio e Ibiá/São Gotardo) para que o pessoal que retorne da Zona Rural (dos ranchos, chácaras, fazendas), possam estar fazendo o descarte do lixo.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/575/pedido_de_providencia_no_32.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/575/pedido_de_providencia_no_32.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da Prefeitura, reitero pedido feito anteriormente para que seja providenciada a instalação de redutores de velocidades (quebra-molas) nas Ruas 202, 204, 206, 208 e 210 no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/576/pedido_de_providencia_no_33.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/576/pedido_de_providencia_no_33.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da Prefeitura para que verifique a possibilidade de se realizar a poda da vegetação existente as margens da rua 27, de ambos os lados, no trecho de ligação da rua 26 até  bairro Jardim.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/577/pedido_de_providencia_no_35.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/577/pedido_de_providencia_no_35.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a continuidade e finalização das calçadas que dão acesso ao bairro João Ferreira, notadamente, no trecho entre o antigo posto Zema, próximo ao Laticinio, até a entrada do bairro.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/578/pedido_de_providencia_no_36.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/578/pedido_de_providencia_no_36.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal possa providenciar os seguintes itens para atendimento_x000D_
 aos moradores do Distrito do Quilombo:_x000D_
 _x000D_
 1. Que seja realizada a compra de uma cadeira odontológica, que inclusive foi objeto de destinação de emenda impositiva por parte deste Vereador, para que a mesma possa ser instalada no Posto de Saúde do Quilombo;_x000D_
 _x000D_
 2. Seja providenciada a instalação de uma antena de transmissão de sinal telefônico no Distrito;_x000D_
 _x000D_
 3. Que a Administração viabilize meios hábeis para que seja realizada a regularização da documentação de escrituração das Casas do Distrito.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/579/pedido_de_providencia_no_37.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/579/pedido_de_providencia_no_37.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto ao seu Setor de imprensa para que, viabilize a divulgação dos benefícios e realizem esclarecimentos sobre o Programa “Pé e Meia” lançado pelo Governo Federal, para que evitem-se evasões escolares e incentive a permanência dos estudantes na escola.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/580/pedido_de_providencia_no_38.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/580/pedido_de_providencia_no_38.pdf</t>
   </si>
   <si>
     <t>Solicito o empenho por parte da Administração Municipal para que junto à Secretaria Municipal de Obras, possam ser tomadas providências no sentido de ser instaladas sinalizações de trânsito horizontais (pintura da pista) e verticais (placas) proibindo a parada e o estacionamento de veículos ao longo de um lado da Rua 33, no bairro Deolinda Mendes, principalmente no quarteirão próximo de onde se localiza o CRAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/581/pedido_de_providencia_no_39.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/581/pedido_de_providencia_no_39.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras possa providenciar a instalação de postes de iluminação pública nas Ruas 227, 214 e na Rua 216 próximo ao cruzamento com a Rua 213.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/582/pedido_de_providencia_no_40.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/582/pedido_de_providencia_no_40.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie a instalação de um quebra-molas na Avenida Tancredo Neves próximo ao cruzamento com a Rua 202 no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/583/pedido_de_providencia_no_41.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/583/pedido_de_providencia_no_41.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie, com urgência, a limpeza geral da praça de Esportes, bem como a reforma da quadra de areia, que conforme foto em anexo, encontra-se coberta de mato.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/584/pedido_de_providencia_no_42.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/584/pedido_de_providencia_no_42.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie, com urgência, a limpeza e reforma da quadra do Bairro São Dimas.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/585/pedido_de_providencia_no_43.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/585/pedido_de_providencia_no_43.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal por sua Secretaria Municipal de Saúde providencie a contratação de um profissional fonoaudiólogo para atendimento da população.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/586/pedido_de_providencia_no_44.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/586/pedido_de_providencia_no_44.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal juntamente com a Diretoria da Santa Casa de Misericórdia Padre Eustáquio para que viabilize a contratação de mais profissionais da área da enfermagem para dar suporte aos profissionais que já estão prestando estes serviços no hospital.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/587/pedido_de_providencia_no_45.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/587/pedido_de_providencia_no_45.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal por sua Secretaria Municipal de Saúde possa disponibilizar o aumento no número de atendimentos com Neurologista.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/588/pedido_de_providencia_no_46.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/588/pedido_de_providencia_no_46.pdf</t>
   </si>
   <si>
     <t>Ao setor de obras da Prefeitura para que verifique a possibilidade de ser ajustada a altura do quebra-molas localizado na Rua 20, esquina com a Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/589/pedido_de_providencia_no_47.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/589/pedido_de_providencia_no_47.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal por sua Secretaria Municipal de Saúde providencie a contratação de mais um médico Ginecologista para atendimento das pacientes usuárias da Rede pública.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/590/pedido_de_providencia_no_48.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/590/pedido_de_providencia_no_48.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras agilize o processo de demolição das casas que se encontram abandonadas na Rua 32, no Centro da cidade. (fotos em anexo).</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/591/pedido_de_providencia_no_49.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/591/pedido_de_providencia_no_49.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras, tendo em vista que a sede da Creche Isaura Silva já se encontra em reforma, gue possa ser aumentado mais 3 (três) salas para esta creche e que, seja providenciado o aumento de mais 5 (cinco) salas na Creche Dr. Olímpio.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/592/pedido_de_providencia_no_50.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/592/pedido_de_providencia_no_50.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo possa providenciar os pagamentos referentes ao adicional do “triênio” dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/607/pedido_de_providencia_no_51.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/607/pedido_de_providencia_no_51.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de bancos em todas as praças públicas de nossa cidade, inclusive praças dos Distritos de Argenita, Tobati e Quilombo, a exemplo dos bancos já instalados quando da reforma da Praça Rotary e demais praças que foram recentemente reformadas.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/608/pedido_de_providencia_no_52.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/608/pedido_de_providencia_no_52.pdf</t>
   </si>
   <si>
     <t>Solicito atenção por parte da Administração Municipal no sentido de que possa estar sendo feita a reforma das pistas de Skates existentes em nossa cidade, adequando-as às exigências e padrões exigidos para a prática do esporte em questão.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/609/pedido_de_providencia_no_53.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/609/pedido_de_providencia_no_53.pdf</t>
   </si>
   <si>
     <t>Atendendo às várias reivindicações feitas a esta Vereador, solicito a atenção por parte da Administração Municipal, via de sua Secretaria Municipal de Saúde para que possa ser feito um estudo sobre a possibilidade de ser majorado o auxílio lanche concedido aos pacientes eu fazem tratamento de hemodiálise, que atualmente encontra-se no valor de R$ 180,00 mensais.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/610/pedido_de_providencia_no_54.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/610/pedido_de_providencia_no_54.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a manutenção das calçadas de nossa cidade, com a reforma e construção onde se fizer necessário, bem como a limpeza das calçadas com a retirada de entulhos que se encontram em vários pontos da cidade.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/611/pedido_de_providencia_no_55.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/611/pedido_de_providencia_no_55.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie dar início às obras de infraestrutura (rede de esgoto, asfalto e iluminação) do bairro Jose Dias.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/612/pedido_de_providencia_no_56.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/612/pedido_de_providencia_no_56.pdf</t>
   </si>
   <si>
     <t>Solicito o empenho por parte da Administração Municipal para que junto à Secretaria Municipal de Obras, possam ser disponibilizadas máquinas do tipo patrol para auxiliar na recuperação das estradas rurais localizadas entre o início da precata (São João) e o término na Fazenda Massuda.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/613/pedido_de_providencia_no_57.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/613/pedido_de_providencia_no_57.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a limpeza do lote urbano localizado na Rua "J", n° 236, bairro Sônia Maria de Ávila, ou notifique o proprietário para que efetue a limpeza o mais rápido possível.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/614/pedido_de_providencia_no_58.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/614/pedido_de_providencia_no_58.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal disponibilize a contratação de pessoas para atuarem como vigilantes das diversas Praças Públicas de nossa cidade.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/615/pedido_de_providencia_no_59.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/615/pedido_de_providencia_no_59.pdf</t>
   </si>
   <si>
     <t>Reitero pedido de providência junto ao setor de obras da Prefeitura Municipal, para que de continuidade à complementação das redes de iluminação pública de nossa cidade, em locais em que ainda há carência e a população clama por isso:_x000D_
 _x000D_
 1- Rua 227 quase esquina com rua 216 no bairro Dona Maroca;_x000D_
 2- Trecho da rua 203, também no bairro Dona Maroca, entre a rua 212 e a rua projetada;_x000D_
 3- Trecho da rua 210 no bairro Dona Maroca, entre a casa de número 28 e esquina com a rua 203;_x000D_
 4- Trecho da rua 500 no bairro Nossa Senhora de Lourdes, entre os números 253 e 319;_x000D_
 5- Troca de poste danificado existente na rua 214, frente ao número 668, no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/616/pedido_de_providencia_no_60.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/616/pedido_de_providencia_no_60.pdf</t>
   </si>
   <si>
     <t>Reitero pedido de providências junto ao setor de obras da prefeitura municipal para que providencie, em caráter de urgência, a poda lateral da vegetação existente ao redor dos passeios da rua 27, entre a rua 26 e o bairro Jardim e também no entorno dos passeios da rua 118, acesso o centro ao bairro São Dimas via parque de exposições.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/617/pedido_de_providencia_no_61.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/617/pedido_de_providencia_no_61.pdf</t>
   </si>
   <si>
     <t>Reitero pedido de providências junto ao Setor de Meio Ambiente da Prefeitura Municipal para que refaça o plantio de árvores no canteiro central da avenida Getúlio Vargas.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/618/pedido_de_providencia_no_62.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/618/pedido_de_providencia_no_62.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo viabilize a criação de um "Centro de Atendimento para Crianças portadoras de autismo, TDH, deficiências ocultas, etc."</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/619/pedido_de_providencia_no_63.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/619/pedido_de_providencia_no_63.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize a contratação de um médico gastroenterologista para atendimento dos pacientes usuários da rede pública de saúde de nosso município.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/620/pedido_de_providencia_no_64.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/620/pedido_de_providencia_no_64.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencia para que todas as quadras de nossa cidade sejam cobertas.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/621/pedido_de_providencia_no_65.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/621/pedido_de_providencia_no_65.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencia a aquisição de um micro-ônibus com acentos mais confortáveis para atender aos pacientes que fazem deslocamento para tratamento de hemodiálise fora de nosso município.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/622/pedido_de_providencia_no_66.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/622/pedido_de_providencia_no_66.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, com urgência, a instalação de redutores de velocidade, quebra-molas, nas Rua 27 e 29, nas proximidades do cruzamento com a Rua Antônio Batista Duarte (antiga Rua 26).</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/623/pedido_de_providencia_no_67.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/623/pedido_de_providencia_no_67.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a pavimentação asfáltica, a construção de meio fio e calçadas na Rua Cantídio Duarte, localizada no distrito de Tobati, no município de Ibiá/MG.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/624/pedido_de_providencia_no_68.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/624/pedido_de_providencia_no_68.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de um parquinho na praça pública localizada na rua 42 esquina com Rua 39, no bairro Deolinda Mendes e um parquinho na Praça localizada no bairro Novo São Benedito, nas proximidades da Rua 08.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/625/pedido_de_providencia_no_69.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/625/pedido_de_providencia_no_69.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal tome as devidas providências necessárias para que sejam iniciadas obras para levar infraestrutura ao Bairro José Dias que até hoje, não possui rede esgoto, asfalto e calçadas.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/626/pedido_de_providencia_no_70.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/626/pedido_de_providencia_no_70.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie providências para que possa ser tapado um buraco de aproximadamente 1 metro, que se formou próximo ao meio fio, que inclusive, fica minando água dentro deste. E encontra-se localizado na Rua 95, em frente ao n° 239, no bairro Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/627/pedido_de_providencia_no_71.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/627/pedido_de_providencia_no_71.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por seu Fiscal de Posturas, providencie a notificação dos proprietários dos seguintes lotes urbanos: "um lote urbano localizado na Rua 500 ao lado do n° 353; e outro lote urbano localizado na mesma rua ao lado do n° 338, ambos no bairro Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/628/pedido_de_providencia_no_72.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/628/pedido_de_providencia_no_72.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a manutenção da Ponte localizada na Região do Morro alto próximo à propriedade do Sr. Paulo Machado, tendo em vista que a ponte encontra-se com tábuas quebradas e outros pontos sequer possui tábuas. Desta forma, não há como transitar sobre a ponte.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/629/pedido_de_providencia_no_73.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/629/pedido_de_providencia_no_73.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por seu Setor de Transportes, disponibilize um veículo nos dias de segunda, quarta e sextas-feiras, para que as pessoas com deficiência visual de nossa cidade possam participar do Projeto "Além do Olhar" na cidade de Araxá/MG.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/630/pedido_de_providencia_no_74.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/630/pedido_de_providencia_no_74.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, COM URGÊNCIA, a reforma das pontes sobre o rio São João, localizadas próximo da Cachoeira da Argenita, realizando a troca dos pranchões que se encontram danificados, impossibilitando o trânsito sobre as mesmas.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/631/pedido_de_providencia_no_75.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/631/pedido_de_providencia_no_75.pdf</t>
   </si>
   <si>
     <t>Solicito a atenção por parte da Secretaria Municipal de Obras para que possam ser tomadas medidas hábeis a colocação de sinalização de trânsito horizontal e vertical nas vias públicas do bairro Risoleta Neves indicando vias de sentido único com estacionamento de veículos sendo permitido apenas em um dos lados das ruas.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/632/pedido_de_providencia_no_76.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/632/pedido_de_providencia_no_76.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a manutenção das calçadas em toda cidade de Ibiá. (segue fotos em anexo).</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/633/pedido_de_providencia_no_77.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/633/pedido_de_providencia_no_77.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a instalação de parquinho na Praça localizada na Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/634/pedido_de_providencia_no_24.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/634/pedido_de_providencia_no_24.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal estude sobre a possibilidade de ser viabilizada a coleta de exames clínicos uma vez por semana ou uma vez por mês na população da Zona Rural.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/635/pedido_de_providencia_no_79.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/635/pedido_de_providencia_no_79.pdf</t>
   </si>
   <si>
     <t>Solicito a atenção por parte da Secretaria Municipal de Obras providencie a instalação de um redutor de velocidades na Rua 12 do lado debaixo da Prefeitura, próximo à garagem, nas proximidades do cruzamento com a Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/636/pedido_de_providencia_no_80.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/636/pedido_de_providencia_no_80.pdf</t>
   </si>
   <si>
     <t>Reitero pedido anteriormente feito para que seja providenciada obra para recapeamento asfáltico da Rua João Braz Neto (antiga Rua 111) no bairro São João.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/637/pedido_de_providencia_no_81.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/637/pedido_de_providencia_no_81.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, COM URGÊNCIA, uma limpeza geral no Distrito de Argenita.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/638/pedido_de_providencia_no_82.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/638/pedido_de_providencia_no_82.pdf</t>
   </si>
   <si>
     <t>Fui procurada por vários produtores rurais que reivindicaram providências com relação a legislação municipal que disponha sobre as dimensões das vias vicinais do município de Ibiá. Desta forma, solicito seja encaminhado projeto de lei sob a autoria do Poder Executivo prevendo a ampliação das dimensões das estradas rurais, adequando-as às necessidades de trânsito dos maquinários agrícolas atuais, que são bem maiores e nossas estradas muito estreitas.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/639/pedido_de_providencia_no_83.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/639/pedido_de_providencia_no_83.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à Secretaria Municipal de Obras para que seja providenciada obras de recapeamento asfáltico na Rua 110, bairro São Dimas.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/640/pedido_de_providencia_no_84.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/640/pedido_de_providencia_no_84.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a reforma da Pracinha localizada em frente da Escola do bairro São Dimas.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/641/pedido_de_providencia_no_85.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/641/pedido_de_providencia_no_85.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie uma reforma na Escola Municipal do bairro São Dimas, notadamente, com a troca do piso, visto que é a única escola que até hoje não conta com pisos de cerâmica.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/642/pedido_de_providencia_no_86.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/642/pedido_de_providencia_no_86.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de cobertura na quadra de esportes localizada no bairro São Dimas, ao lado da Escola Municipal do Bairro São Dimas.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/643/pedido_de_providencia_no_87.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/643/pedido_de_providencia_no_87.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal juntamente com o SAAE - Serviço Autônomo de Água e Esgoto, disponibilize 1. Floculador, 1. Decantador e a instalação de um tanque para que seja realizada as dosagens dos produtos, a serem utilizados na estação de água do Distrito de Tobati.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/644/pedido_de_providencia_no_88.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/644/pedido_de_providencia_no_88.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de uma caçamba ou que seja feito um "cercado" na entrada do Assentamento, para que as pessoas possam fazer o descarte do lixo em local adequado.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/645/pedido_de_providencia_no_89.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/645/pedido_de_providencia_no_89.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal providencie uma limpeza Geral no Distrito de Argenita.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/646/pedido_de_providencia_no_90.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/646/pedido_de_providencia_no_90.pdf</t>
   </si>
   <si>
     <t>Excelentissima Sra Prefeita Dra Marlene Aparecida de Souza Silva, venho através deste, reiterar pedido de providências n° 134/2022 de autoria desta Vereadora, a fim de solicitar em nome dos Pequenos Produtores Rurais deste município, que a doação de calcário volte a ser fornecida pelo poder executivo .</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/647/pedido_de_providencia_no_91.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/647/pedido_de_providencia_no_91.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Sra Prefeita Dra Marlene Aparecida de Souza Silva, venho através deste, solicitar empenho por parte desta Administração Municipal para que seja disponibilizado caminhão pipa, pelo menos 3 (três) vezes na semana para molhar as Ruas do bairro José Dias, especialmente, as Ruas 424, 426, 428, 421, 423 e 425.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/648/pedido_de_providencia_no_92.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/648/pedido_de_providencia_no_92.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal viabilize a construção de banheiros, com chuveiros, para serem usados pelos comerciantes (barraqueiros) durante os dias da Festa em Louvor à Nossa Senhora do Rosário e São Benedito.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/649/pedido_de_providencia_no_93.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/649/pedido_de_providencia_no_93.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor de obras da Prefeitura, para que realize a colocação dos meios-fios na extensão da rua projetada no bairro Dona Maroca.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/650/pedido_de_providencia_no_94.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/650/pedido_de_providencia_no_94.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à essa egrégia Casa de Leis, Projeto de Lei de autoria do Poder Executivo, cuja finalidade seja a adequação da Lei Municipal 1.856/2008 que criou o Conselho Municipal de Defesa Civil (COMDEC) do Município de Ibiá à Lei a Lei 12.608 de 10 de abril de 2012, que veio dispor sobre a instituição da Política Nacional de Proteção e Defesa Civil - PNPDEC, que dispõe sobre o Sistema Nacional de Proteção e Defesa Civil - SINPDEC, e o Conselho Nacional de Proteção e Defesa Civil - CONPDEC.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/651/pedido_de_providencia_no_95.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/651/pedido_de_providencia_no_95.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a retificação da Placa de Denominação da Rua "Emerenciana Almeida Ferreira", antiga Rua 04, para fazer constar, a seguinte nomenclatura: "Rua EMERENCIANA ALMEIDA FERREIRA - "DONA TOTINHA", conforme consta da Lei Municipal Nº 2.009 DE 29 DE ABRIL DE 2011.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/652/pedido_de_providencia_no_96.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/652/pedido_de_providencia_no_96.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize estudo sobre a possibilidade de estar sendo realizado um reajuste aos vencimentos da classe de enfermagem do nosso município, como foi feito com relação aos demais servidores do município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/653/pedido_de_providencia_no_97.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/653/pedido_de_providencia_no_97.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie obras de recuperação na Ponte localizada na região do Retiro do Gado, fazenda da Eliana.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/654/pedido_de_providencia_no_98.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/654/pedido_de_providencia_no_98.pdf</t>
   </si>
   <si>
     <t>Solicito a atenção por parte da Secretaria Municipal de Obras providencie de forma URGENTE, a limpeza de um terreno que se encontra muito sujo no final da Rua "!" no bairro João Ferreira, bem como seja tampada uma fossa que se encontra aberta, o que pode vir a qualquer momento causar um acidente com consequências graves.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/655/pedido_de_providencia_no_99.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/655/pedido_de_providencia_no_99.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencia a instalação de um quebra-molas na Rua 56 próximo à residência de n° 46.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/656/pedido_de_providencia_no_100.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/656/pedido_de_providencia_no_100.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie o início de obras necessárias na Rua 204 próximo ao início do n° 491 até a esquina da Rua 209, no sentido de ser construída galeria capaz de escoar as águas pluviais, evitando-se que a mesma permaneça empossada causando mal cheiro e proliferação de insetos e doenças como vem ocorrendo no local.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/657/pedido_de_providencia_no_101.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/657/pedido_de_providencia_no_101.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie, COM URGÊNCIA, obras de recuperação das estradas rurais da região dos Pimenta e Bastiões.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/658/pedido_de_providencia_no_102.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/658/pedido_de_providencia_no_102.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie a instalação de um quebra-molas e poste com iluminação pública na Rua 34, próximo ao n° 62.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/673/pedido_de_providencia_no_103.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/673/pedido_de_providencia_no_103.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie, com urgência, a troca das lâmpadas queimadas nos postes de iluminação pública em toda cidade. Em especial, peço a atenção para o loteamento Juquinha Sobrado, onde já existem muitas residências e há 78 (setenta e oito) postes com lâmpadas queimadas.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/659/pedido_de_providencia_no_104.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/659/pedido_de_providencia_no_104.pdf</t>
   </si>
   <si>
     <t>Solicito ao setor de obras da Prefeitura, para que realize a manutenção nas calhas da quadra de esportes do Bairro Dona Maroca, antes que se inicie o período das chuvas.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/674/pedido_de_providencia_no_105.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/674/pedido_de_providencia_no_105.pdf</t>
   </si>
   <si>
     <t>Venho através deste, reiterar o contido nos Pedidos de Providências n° 122/2021 e 02/2022, de autoria desta Vereadora, solicitando empenho por parte da Administração Municipal para que possa ser instalado um ponto de ônibus, com cobertura, na esquina da Rua 05 com a Rua 14. (Doc. Anexos Pedidos de Providências n° 122/2021 e 02/2022).</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/675/pedido_de_providencia_no_106.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/675/pedido_de_providencia_no_106.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de Obras para que possam ser tomadas as devidas providências no sentido de ser instalado um quebra-molas na Rua W3 nas proximidades do n° 44, bairro Jardim.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/676/pedido_de_providencia_no_107.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/676/pedido_de_providencia_no_107.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo através de procedimento administrativo reconheça em favor dos AGENTES DE SAÚDE e ENDEMIAS o direito ao TRIÊNIO, tal como é reconhecido em favor dos demais servidores.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/677/pedido_de_providencia_no_108.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/677/pedido_de_providencia_no_108.pdf</t>
   </si>
   <si>
     <t>Que o poder Executivo disponibilize uma enfermeira para acompanhar os pacientes da HEMODIALISE quando saem do município para fazerem a cessão_x000D_
 em cidades vizinhas.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/678/pedido_de_providencia_no_110.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/678/pedido_de_providencia_no_110.pdf</t>
   </si>
   <si>
     <t>Solicito empenho por parte do Poder Executivo para que seja destinado um bebedouro de água com dupla função (natural e gelada), e ainda, ventiladores para a Escola Municipal José Dias.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/679/pedido_de_providencia_no_111.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/679/pedido_de_providencia_no_111.pdf</t>
   </si>
   <si>
     <t>Solicito a atenção e empenho por parte da Administração Municipal para que seja possibilitada a contratação de mais um psicólogo para auxiliar nos atendimentos de pacientes na atenção básica do Setor de Saúde do nosso município.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/680/pedido_de_providencia_no_112.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/680/pedido_de_providencia_no_112.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras providencie, COM URGÊNCIA, o encascalhamento das estradas vicinais das regiões do Retiro do Meio e Retiro do Gado, notadamente, na subida da ponte do Rio Formoso.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/730/pedido_de_providencia_no_113.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/730/pedido_de_providencia_no_113.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo disponibilize mais um (01), ou mais dois (02) funcionários para zelarem da Praça São Pedro, a Praça da Matriz São Pedro de Alcântara e também da Praça Santa Cruz, a Praça do Fórum.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/731/pedido_de_providencia_no_114.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/731/pedido_de_providencia_no_114.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo visando dar efetivo cumprimento ao que dispõe 88, parágrafo único do Código de Postura do Município, em não havendo como_x000D_
 criar mecanismos próprios, que envie a esta Casa Legislativa projeto de lei autorizativa a TERCEIRIZAR O SERVIÇO DE CAPTURA, TRANSPORTE e_x000D_
 ACAUTELAMENTO DE ANIMAIS cujas despesas correrão às expensas do Terceirizado, prevendo ainda a lei, multa por diária de apreensão, culminando_x000D_
 com a venda dos animais não reclamados, e o produto da venda destinado ao Terceirizado para custeio de suas despesas. Reporto-me aqui ao Requerimento 05/2024, já encaminhado a Chefia do Executivo.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/732/pedido_de_providencia_no_115.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/732/pedido_de_providencia_no_115.pdf</t>
   </si>
   <si>
     <t>Considerando que Município de Ibiá é o titular do contrato de concessão de serviço público celebrado com a CEMIG para fins de fornecimento de energia elétrica e manutenção do sistema de transmissão, incluindo-se os postes de sustentação dos cabos de transmissão de energia, REQUER seja solicitado perante a CEMIG a substituição de dois postes de sustentação da fiação de transmissão de energia elétrica, localizados no entroncamento entre as ruas cinquenta e três, cinquenta e quatro e rua sessenta, os quais são de responsabilidade da concessionária de serviços públicos e se encontram em vias de queda.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/733/pedido_de_providencia_no_116.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/733/pedido_de_providencia_no_116.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo em parceria com o SAAE - Serviço Autônomo de Água e Esgoto as devidas providências no sentido de realizar melhorias no sistema de captação de água destinado ao consumo da população residente no Distrito do Quilombo, fazendo construir uma casa para melhor proteger os equipamentos de captação (motobombas), melhorar o acesso ao local de captação visando a manutenção dos equipamentos e por consequência_x000D_
 melhor qualidade da água destinada ao consumo da população local.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/734/pedido_de_providencia_no_117.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/734/pedido_de_providencia_no_117.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a reforma da pista de skate localizada ao lado do poliesportivo "Jiboião".</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/735/pedido_de_providencia_no_118.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/735/pedido_de_providencia_no_118.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras, providencie a realização de obras para construção de rede pluvial no bairro Nossa Sra. de Lourdes, notadamente, na Rua 88, n° 11 (em frente à Oficina do Luiz Auto Elétrica).</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/736/pedido_de_providencia_no_119.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/736/pedido_de_providencia_no_119.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras, providencie a realização de obras para construção de rede pluvial no bairro Dona Maroca, Rua 208 próximo ao CRAS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/737/pedido_de_providencia_no_120.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/737/pedido_de_providencia_no_120.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretaria Municipal de Obras para que possa ser instalado um quebra-molas na Rua 20 próximo ao cruzamento com a Rua 25.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/738/pedido_de_providencia_no_121.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/738/pedido_de_providencia_no_121.pdf</t>
   </si>
   <si>
     <t>Solicito o empenho do Poder Executivo para que possa ser disponibilizado uma Van ou Micro-ônibus para fazer o transporte dos moradores do Distrito do Quilombo até Ibiá, para que os mesmos possam realizar suas compras, pelo menos, uma vez por semana.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/739/pedido_de_providencia_no_122.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/739/pedido_de_providencia_no_122.pdf</t>
   </si>
   <si>
     <t>Solicito o empenho do Poder Executivo para que possa ser disponibilizado uma Van ou Micro- ônibus para fazer o transporte dos moradores do Distrito do Tobati até Ibiá, para que os mesmos possam realizar suas compras, pelo menos, duas vez por semana.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_01-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_01-2024.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal via de sua Secretaria Municipal de Obras providencie, COM URGÊNCIA, o início de obras para que seja realizada a pavimentação asfáltica ou, pelo menos, o calçamento com blocos, da Rua 111, no bairro São João. E ainda, que seja feita uma limpeza geral próxima a linha de ferro, com a retirada de lixo que se encontra espalhado, incluindo-se uma roçação do local, para que se de maior segurança aos moradores contra animais peçonhentos, sendo ainda necessário que seja feita a substituição da caçamba de lixo existente no local, visto que a mesma encontra-se em más condições, além de ser insuficiente para comportar a quantidade de lixo que é descartada pelos moradores.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_02-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_02-2024.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Ilustre Representante do Ministério Público Municipal o presente Requerimento para que seja providenciada junto ao órgão de Defesa do Consumidor, PROCON, do município de Ibiá, providências no sentido de se fiscalizar os Postos de Combustíveis de Ibiá, tendo em vista que os mesmos não repassam aos consumidores os descontos anunciados pela distribuidora de combustíveis.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_03-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_03-2024.pdf</t>
   </si>
   <si>
     <t>Requer seja promovida reforma na "Praça do Fórum" do Município de Ibiá e, enquanto não se realiza referida obra de reforma, seja realizada a manutenção do local por meio de limpeza e pequenos reparos. Além disso, considerando a existência de andarilhos e mendigos que permanecem no local, que seja designado ao menos dois vigias para monitoração e proteção da referida Praça.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/662/requerimento_04-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/662/requerimento_04-2024.pdf</t>
   </si>
   <si>
     <t>Requer seja realizado estudo de viabilização para posterior propositura de Projeto de Lei para criação da Coordenadoria Municipal de Proteção e Defesa_x000D_
 Civil (COMPDEC), diretamente subordinada ao Chefe do Executivo ou a seu eventual substituto, com a finalidade de coordenar, em nível municipal, todas_x000D_
 as ações de Proteção e Defesa Civil, nos períodos de normalidade e anormalidade.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/663/requerimento_05-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/663/requerimento_05-2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciada pela Administração Municipal ou, caso entenda não se tratar de sua competência, que o próprio Poder Executivo, como_x000D_
 responsável pela Gestão Municipal, inclusive por zelar do bem comum envolvendo a população ibiaense. Seja feita uma intensa fiscalização no sentido_x000D_
 de se impedir o grande e frequente trânsito de veículos pesados, diariamente, sobre a ponte do Rio Misericórdia.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/664/requerimento_06-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/664/requerimento_06-2024.pdf</t>
   </si>
   <si>
     <t>Postula-se ao Poder Executivo, que encaminhe à essa Egrégia Casa de Leis relatório detalhado constando a listagem de todos os servidores_x000D_
 ocupantes de cargos de provimento efetivo com mais de três anos de efetivo exercício/trabalho no âmbito do Poder Executivo do Município_x000D_
 de Ibiá (MG), detalhando o quantitativo de progressões horizontais concedidas a cada servidor nos termos do artigo 59 da Lei Municipal n°_x000D_
 1.768/2005 e artigo 87, § 1°, alínea f da Lei orgânica Municipal. Além disso, se postula que seja esclarecido, caso exista servidores que não_x000D_
 estejam auferindo referida progressão horizontal ou se encontrem com a concessão da ascensão funcional em desarmonia com o caderno/histórico_x000D_
 laboral do servidor diante dos critérios de merecimento e antiguidade, os motivos pela não concessão (ou desatualização da concessão) da_x000D_
 ascensão funcional a cada três anos de efetivo exercício.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/665/requerimento_07-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/665/requerimento_07-2024.pdf</t>
   </si>
   <si>
     <t>REQUER seja encaminhando à esta Casa de Leis, pelo Poder Executivo do Município de Ibiá, Projeto de Lei com a seguinte redação: Projeto de Lei n° xxx, de 06 de maio de 2024 DISPÕE SOBRE JORNADA ESPECIAL DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO PUBLICA DIRETA, INDIRETA, AUTÁRQUICA E FUNDACIONAL DO MUNICÍPIO, QUE TENHAM CÔNJUGE, FILHO OU DEPENDENTE PORTADOR DE DEFICIÊNCIA, NO ÂMBITO DO MUNICÍPIO DE IBIÁ - MINAS GERAIS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_08-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_08-2024.pdf</t>
   </si>
   <si>
     <t>REQUER que a Administração Municipal disponibilize um veículo que fique na cidade de Uberaba/MG, à disposição dos pacientes para que evite-se o que vem ocorrendo atualmente com os pacientes, garantindo aos mesmos condições de se locomoverem de forma digna após o término de seus tratamento e retorno à Casa de Apoio. Ou ainda, que disponibilize auxílio financeiro a cada viagem.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_10-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_10-2024.pdf</t>
   </si>
   <si>
     <t>REQUER que a Administração Municipal providencie obras para que seja asfaltada a Rua Antônio Braz no Distrito de Argenita, gerando benefícios a toda comunidade. Em anexo, segue assinaturas dos moradores do Distrito que ratificam o presente pedido.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_11-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_11-2024.pdf</t>
   </si>
   <si>
     <t>Dentro do que dispõe o artigo 88 e seu parágrafo único, o Código de Postura do Município que trata da apreensão de animais que forem encontrados em via pública serão apreendidos e que, se não procurados em um prazo de dez (10) dias, serão vendidos em hasta pública._x000D_
 É de conhecimento de todos, inclusive da população a qual reiteradamente vem cobrando uma solução a respeito do assunto, especialmente a respeito de equinos e/ou bovinos que se encontram soltos no perímetro urbano desta cidade. Esses animais podem a qualquer momento provocar um acidente_x000D_
 automobilístico, ocasião em que as consequências poderão ser trágicas, e conforme a própria Lei 1355 de 13 de agosto de 1990 - que instituiu o Código de Postura Municipal prevê, necessário se faz o efetivo cumprimento da mesma, antes que o mal pior aconteça.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_12-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_12-2024.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal via de sua Secretaria Municipal de Obras viabilize um estudo sobre a possibilidade de estar sendo realizada alteração na sinalização de tráfego de veículos pela Rua 87, bairro São Benedito, para que a mesma possa passar a ser uma via de sentido único, proibindo-se o trânsito de veículos sentido Av. Bartolomeu Ribeiro de Paiva/Rua 50.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_13-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_13-2024.pdf</t>
   </si>
   <si>
     <t>Postula-se ao Poder Executivo, que realize a doação de terreno/imóvel para construção do Centro de Atendimento Terapêutico e Aprendizagens à respectiva associação, com tamanho suficiente acomportar quadra esportiva, piscina coberta aquecida e área verde para playground e equoterapia, além de estrutura física/prédio a ser projetada de acordo com as leis de acessibilidade. É importante o auxílio na manutenção das atividades do referido centro, tais como a contratação de professores, terapeutas, médicos, fisioterapeutas, fonoaudiólogos, e outros profissionais que se fizerem necessários.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_14-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_14-2024.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal via de sua Secretaria Municipal de Obras viabilize a construção de uma ponte na região do "Bugiu", próximo à propriedade do Sr. Edinísio, a qual beneficiará os demais produtores confrontantes à propriedade citada.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_15-2024.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_15-2024.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal via de sua Secretaria Municipal de Obras viabilize a instalação de um redutor de velocidades, quebra-molas, na Rua Christino Teixeira da Silva, em frente ao antigo restaurante que se localizava na citada rua em frente ao Posto São Domingos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2010,68 +2010,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/533/mocao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/605/mocao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/606/mocao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/525/pedido_de_providencia_no_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/526/pedido_de_providencia_no_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/529/pedido_de_providencia_no_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/530/pedido_de_providencia_no_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/531/pedido_de_providencia_no_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/532/pedido_de_providencia_no_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/528/pedido_de_providencia_no_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/550/pedido_de_providencia_no_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/551/pedido_de_providencia_no_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/552/pedido_de_providencia_no_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/553/pedido_de_providencia_no_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/554/pedido_de_providencia_no_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/555/pedido_de_providencia_no_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/556/pedido_de_providencia_no_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/557/pedido_de_providencia_no_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/558/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/559/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/560/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/561/pedido_de_providencia_no_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/562/pedido_de_providencia_no_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/563/pedido_de_providencia_no_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/567/pedido_de_providencia_no_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/568/pedido_de_providencia_no_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/569/pedido_de_providencia_no_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/570/pedido_de_providencia_no_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/571/pedido_de_providencia_no_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/572/pedido_de_providencia_no_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/573/pedido_de_providencia_no_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/574/pedido_de_providencia_no_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/575/pedido_de_providencia_no_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/576/pedido_de_providencia_no_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/577/pedido_de_providencia_no_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/578/pedido_de_providencia_no_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/579/pedido_de_providencia_no_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/580/pedido_de_providencia_no_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/581/pedido_de_providencia_no_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/582/pedido_de_providencia_no_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/583/pedido_de_providencia_no_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/584/pedido_de_providencia_no_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/585/pedido_de_providencia_no_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/586/pedido_de_providencia_no_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/587/pedido_de_providencia_no_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/588/pedido_de_providencia_no_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/589/pedido_de_providencia_no_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/590/pedido_de_providencia_no_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/591/pedido_de_providencia_no_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/592/pedido_de_providencia_no_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/607/pedido_de_providencia_no_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/608/pedido_de_providencia_no_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/609/pedido_de_providencia_no_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/610/pedido_de_providencia_no_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/611/pedido_de_providencia_no_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/612/pedido_de_providencia_no_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/613/pedido_de_providencia_no_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/614/pedido_de_providencia_no_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/615/pedido_de_providencia_no_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/616/pedido_de_providencia_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/617/pedido_de_providencia_no_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/618/pedido_de_providencia_no_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/619/pedido_de_providencia_no_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/620/pedido_de_providencia_no_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/621/pedido_de_providencia_no_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/622/pedido_de_providencia_no_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/623/pedido_de_providencia_no_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/624/pedido_de_providencia_no_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/625/pedido_de_providencia_no_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/626/pedido_de_providencia_no_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/627/pedido_de_providencia_no_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/628/pedido_de_providencia_no_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/629/pedido_de_providencia_no_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/630/pedido_de_providencia_no_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/631/pedido_de_providencia_no_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/632/pedido_de_providencia_no_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/633/pedido_de_providencia_no_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/634/pedido_de_providencia_no_24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/635/pedido_de_providencia_no_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/636/pedido_de_providencia_no_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/637/pedido_de_providencia_no_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/638/pedido_de_providencia_no_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/639/pedido_de_providencia_no_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/640/pedido_de_providencia_no_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/641/pedido_de_providencia_no_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/642/pedido_de_providencia_no_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/643/pedido_de_providencia_no_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/644/pedido_de_providencia_no_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/645/pedido_de_providencia_no_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/646/pedido_de_providencia_no_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/647/pedido_de_providencia_no_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/648/pedido_de_providencia_no_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/649/pedido_de_providencia_no_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/650/pedido_de_providencia_no_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/651/pedido_de_providencia_no_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/652/pedido_de_providencia_no_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/653/pedido_de_providencia_no_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/654/pedido_de_providencia_no_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/655/pedido_de_providencia_no_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/656/pedido_de_providencia_no_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/657/pedido_de_providencia_no_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/658/pedido_de_providencia_no_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/673/pedido_de_providencia_no_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/659/pedido_de_providencia_no_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/674/pedido_de_providencia_no_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/675/pedido_de_providencia_no_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/676/pedido_de_providencia_no_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/677/pedido_de_providencia_no_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/678/pedido_de_providencia_no_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/679/pedido_de_providencia_no_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/680/pedido_de_providencia_no_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/730/pedido_de_providencia_no_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/731/pedido_de_providencia_no_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/732/pedido_de_providencia_no_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/733/pedido_de_providencia_no_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/734/pedido_de_providencia_no_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/735/pedido_de_providencia_no_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/736/pedido_de_providencia_no_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/737/pedido_de_providencia_no_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/738/pedido_de_providencia_no_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/739/pedido_de_providencia_no_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/662/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/663/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/664/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/665/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_13-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_15-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/533/mocao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/605/mocao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/606/mocao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/525/pedido_de_providencia_no_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/526/pedido_de_providencia_no_02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/529/pedido_de_providencia_no_03.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/530/pedido_de_providencia_no_04.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/531/pedido_de_providencia_no_05.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/532/pedido_de_providencia_no_06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/528/pedido_de_providencia_no_07.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/550/pedido_de_providencia_no_08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/551/pedido_de_providencia_no_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/552/pedido_de_providencia_no_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/553/pedido_de_providencia_no_11.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/554/pedido_de_providencia_no_12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/555/pedido_de_providencia_no_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/556/pedido_de_providencia_no_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/557/pedido_de_providencia_no_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/558/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/559/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/560/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/561/pedido_de_providencia_no_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/562/pedido_de_providencia_no_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/563/pedido_de_providencia_no_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/567/pedido_de_providencia_no_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/568/pedido_de_providencia_no_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/569/pedido_de_providencia_no_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/570/pedido_de_providencia_no_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/571/pedido_de_providencia_no_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/572/pedido_de_providencia_no_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/573/pedido_de_providencia_no_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/574/pedido_de_providencia_no_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/575/pedido_de_providencia_no_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/576/pedido_de_providencia_no_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/577/pedido_de_providencia_no_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/578/pedido_de_providencia_no_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/579/pedido_de_providencia_no_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/580/pedido_de_providencia_no_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/581/pedido_de_providencia_no_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/582/pedido_de_providencia_no_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/583/pedido_de_providencia_no_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/584/pedido_de_providencia_no_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/585/pedido_de_providencia_no_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/586/pedido_de_providencia_no_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/587/pedido_de_providencia_no_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/588/pedido_de_providencia_no_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/589/pedido_de_providencia_no_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/590/pedido_de_providencia_no_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/591/pedido_de_providencia_no_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/592/pedido_de_providencia_no_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/607/pedido_de_providencia_no_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/608/pedido_de_providencia_no_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/609/pedido_de_providencia_no_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/610/pedido_de_providencia_no_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/611/pedido_de_providencia_no_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/612/pedido_de_providencia_no_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/613/pedido_de_providencia_no_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/614/pedido_de_providencia_no_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/615/pedido_de_providencia_no_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/616/pedido_de_providencia_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/617/pedido_de_providencia_no_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/618/pedido_de_providencia_no_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/619/pedido_de_providencia_no_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/620/pedido_de_providencia_no_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/621/pedido_de_providencia_no_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/622/pedido_de_providencia_no_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/623/pedido_de_providencia_no_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/624/pedido_de_providencia_no_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/625/pedido_de_providencia_no_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/626/pedido_de_providencia_no_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/627/pedido_de_providencia_no_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/628/pedido_de_providencia_no_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/629/pedido_de_providencia_no_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/630/pedido_de_providencia_no_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/631/pedido_de_providencia_no_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/632/pedido_de_providencia_no_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/633/pedido_de_providencia_no_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/634/pedido_de_providencia_no_24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/635/pedido_de_providencia_no_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/636/pedido_de_providencia_no_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/637/pedido_de_providencia_no_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/638/pedido_de_providencia_no_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/639/pedido_de_providencia_no_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/640/pedido_de_providencia_no_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/641/pedido_de_providencia_no_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/642/pedido_de_providencia_no_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/643/pedido_de_providencia_no_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/644/pedido_de_providencia_no_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/645/pedido_de_providencia_no_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/646/pedido_de_providencia_no_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/647/pedido_de_providencia_no_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/648/pedido_de_providencia_no_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/649/pedido_de_providencia_no_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/650/pedido_de_providencia_no_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/651/pedido_de_providencia_no_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/652/pedido_de_providencia_no_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/653/pedido_de_providencia_no_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/654/pedido_de_providencia_no_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/655/pedido_de_providencia_no_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/656/pedido_de_providencia_no_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/657/pedido_de_providencia_no_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/658/pedido_de_providencia_no_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/673/pedido_de_providencia_no_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/659/pedido_de_providencia_no_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/674/pedido_de_providencia_no_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/675/pedido_de_providencia_no_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/676/pedido_de_providencia_no_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/677/pedido_de_providencia_no_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/678/pedido_de_providencia_no_110.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/679/pedido_de_providencia_no_111.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/680/pedido_de_providencia_no_112.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/730/pedido_de_providencia_no_113.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/731/pedido_de_providencia_no_114.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/732/pedido_de_providencia_no_115.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/733/pedido_de_providencia_no_116.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/734/pedido_de_providencia_no_117.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/735/pedido_de_providencia_no_118.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/736/pedido_de_providencia_no_119.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/737/pedido_de_providencia_no_120.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/738/pedido_de_providencia_no_121.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/739/pedido_de_providencia_no_122.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_01-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_02-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/661/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/662/requerimento_04-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/663/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/664/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/665/requerimento_07-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/666/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/667/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/668/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/669/requerimento_12-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/670/requerimento_13-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/671/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2024/672/requerimento_15-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>