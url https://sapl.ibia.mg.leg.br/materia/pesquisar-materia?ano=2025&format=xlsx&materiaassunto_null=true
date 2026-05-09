--- v0 (2025-12-12)
+++ v1 (2026-05-09)
@@ -10,2967 +10,3081 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1824" uniqueCount="946">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1904" uniqueCount="984">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Roberta</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/740/pedido_de_providencia_no_02.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/740/pedido_de_providencia_no_02.pdf</t>
   </si>
   <si>
     <t>A autarquia SAAE necessita com urgência:_x000D_
 • automatizar registros de lavagem de filtro da ETA (Estação de Tratamento de_x000D_
 Água);_x000D_
 • manutenção do floculador da ETA;_x000D_
 trocar 4 válvulas de vedação de ar para lavagem de filtros, conforme foto em_x000D_
 anexo;_x000D_
 • manutenção do painel elétrico na ETA;_x000D_
 • mudar ponto de aplicação de produtos químicos na ETA;_x000D_
 • trocar 2 registros de água da ETA;_x000D_
 • trocar inversor na ETA;_x000D_
 • concluir reforma nos filtros da ETA;_x000D_
 • trocar anel e dufa de fundo dos filtros da ETA;_x000D_
 adquirir mais uma bomba para a captação (uma nunca funcionou);_x000D_
 • manutenção no painel elétrico da captação;_x000D_
 • melhorar o acesso à balsa da captação;_x000D_
 • construir um novo reservatório de água na ETA com maior capacidade de_x000D_
 armazenamento;_x000D_
 melhorar sistema de tratamento de água do distrito de Tobati e Argenita._x000D_
 _x000D_
 | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/741/pedido_de_providencia_no_04.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/741/pedido_de_providencia_no_04.pdf</t>
   </si>
   <si>
     <t>Tramitou nesta casa legislativa o projeto de lei 24/2023 que "DISPÕE SOBRE O RECONHECIMENTO DA MODALIDADE DE MONTÁRIA CUTIANO COMO PATRIMÔNIO HISTÓRICO CULTURAL IMATEIRAL DO MUNICIPIO E ESTABELECE NORMAS PARA A REALIZAÇÃO DE RODEIOS NO ÂMBITO DO MUNICÍPIO DE IBIÁ - MINAS GERAIS". O projeto foi aprovado e a prefeita municipal sancionou a Lei 2.594/2023 de 11/05/2023._x000D_
 _x000D_
 Ocorre que desde sua publicação já foram realizadas duas festas do ibiaense ausente os anos de 2023 e 2024, sem que fosse realizado rodeio nesta modalidade. O rodeio em touros é a principal atração para a maioria da população que vai ao parque de exposições e acrescentar o rodeio em cutiano será de suma importância para o entretenimento. Assim, pede que seja colocado em edital de licitação a modalidade rodeio em cutiano já neste ano de 2025. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/742/pedido_de_providencia_no_05.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/742/pedido_de_providencia_no_05.pdf</t>
   </si>
   <si>
     <t>Desta forma, pede que seja o mais breve possível iniciado o pagamento dos triênios e quinquênios a todos os servidores públicos municipais que já possuem esse direito, bem como reajustado para 3% o adicional aos professores e, seja garantido o pagamento aos celetistas que não receberam no ano de 2024. Por fim, que seja implementado o cartão alimentação para os servidores da prefeitura e do SAAE. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Allan do Nute</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/743/pedido_de_providencia_no_06.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/743/pedido_de_providencia_no_06.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de Saúde que, EM CARÁTER DE URGÊNCIA, disponibilize, PROFISSIONAIS NOS FINAIS DE SEMANA PARA ENTREGAR ALÕES DE OXIGÊNIO para as pessoas que mais necessitam. | Autor: Ver. Allan</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/744/pedido_de_providencia_no_07.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/744/pedido_de_providencia_no_07.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de obras e infraestrutura, EM CARÁTER DE URGÊNCIA, providencie uma operação tapa buracos em todos os bairros da cidade de Ibiá, em especial, Rua 55, avenida Tatão Palhares, avenida Getúlio Vargas, Rua 26, Rua 35 ao lado do Poliesportivo "Jiboião" e Bairro São Benedito. | Autor: Ver. Allan</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/745/pedido_de_providencia_no_08.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/745/pedido_de_providencia_no_08.pdf</t>
   </si>
   <si>
     <t>Solicito à Secretaria Municipal de obras e infraestrutura, EM CARÁTER DE URGÊNCIA, para que a Secretaria de Obras e infraestrutura do município realize uma auditoria no contrato de prestação de serviços entre a administração pública e a empresa responsável pelo recapeamento asfáltico ocorrido na cidade de Ibiá no ano de 2024, uma vez que, segundo relatos de moradores da Rua 08, o antigo secretário de obras do município Sr. Humberto, esclareceu a eles que no contrato está estipulado que a empresa é responsável por qualquer problema na via pelo prazo de 05 anos._x000D_
 Em sendo verdadeira tal afirmação, pede que a empresa seja notificada a realizar as obras de conserto do asfalto nos locais aonde estão apresentando defeito. | Autor: Ver. Allan</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/746/pedido_de_providencia_no_09.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/746/pedido_de_providencia_no_09.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras e Infraestrutura providencie a instalação de um redutor de velocidades na Rua 20, especialmente, no trecho Rodoviária/Av. Tancredo Neves. | Autor: Ver. Allan</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tânia da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/747/pedido_de_providencia_no_10.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/747/pedido_de_providencia_no_10.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie junto à sua Secretaria Municipal de Saúde, a contratação de médicos especialistas para atendimento à população, bem como que seja apresentado plano de diretrizes sobre o início dos atendimentos. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/748/pedido_de_providencia_no_11.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/748/pedido_de_providencia_no_11.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde PROVIDENCIE COM URGÊNCIA, a retomada do agendamento de exames de ultrassonografia, com a prestação de informações sobre a previsão de início. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/749/pedido_de_providencia_no_12.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/749/pedido_de_providencia_no_12.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras e Infraestrutura PROVIDENCIE COM URGÊNCIA, a substituição das lâmpadas de iluminação pública em LED que estão queimadas. Os postes que necessitam de manutenção estão espalhados por toda cidade, contudo, há maior necessidade de substituição no Bairro Maroquinha. E fundamental que seja feita vistoria em toda cidade. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/750/pedido_de_providencia_no_13.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/750/pedido_de_providencia_no_13.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras e Infraestrutura PROVIDENCIE COM URGÊNCIA, a limpeza do mato na ponte sobre o córrego do curtume, situado na Rua Geraldo Borges Damásio, (antiga 23) que dá acesso a AAB. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>André Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/751/pedido_de_providencia_no_14.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/751/pedido_de_providencia_no_14.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada uma operação tapa buracos para manutenção do asfalto na rotatória da Av. Getúlio Vargas, esquina com a Av. Tancredo Neves, no bairro Jardim. | Autor: Ver. André</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/</t>
+    <t>http://sapl.ibia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito que sejam disponibilizados dois mata-burros para serem instalados no lote 18, no Assentamento Santo Antônio, de propriedade do Sr. Joselito Galdino Santos, localizado na Zona Rural do Município de Ibiá. | Autor: Ver. André</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/753/pedido_de_providencia_no_16.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/753/pedido_de_providencia_no_16.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um estudo sobre a viabilidade de ser construída uma guarita de segurança na entrada do prédio desta Casa Legislativa. | Autor: Ver. André</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/756/pedido_de_providencia_no_17.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/756/pedido_de_providencia_no_17.pdf</t>
   </si>
   <si>
     <t>Seja implantado às categorias de Oficial de Manutenção e Auxiliar de Serviços, da Autarquia Municipal - SAAE (Serviço de Agua e Esgoto) as gratificações de serviço de plantão e do regime de sobreaviso para atendimento de situações de emergência no âmbito do Município de Ibiá/MG. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Adriano Eduardo Fontes, Fernando da Tia Neuza</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/757/pedido_de_providencia_no_18.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/757/pedido_de_providencia_no_18.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras e infraestrutura PROVIDENCIE COM URGÊNCIA uma operação tapa buracos em toda cidade de Ibiá, em especial atenção para os Bairros João Ferreira e São Dimas. No Bairro São Dimas as ruas 108 e 110 já estão intransitáveis. | Autores: Ver. Adriano e Fernando Nunes.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/758/pedido_de_providencia_no_19.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/758/pedido_de_providencia_no_19.pdf</t>
   </si>
   <si>
     <t>Que seja realizada obras para escoar a água que fica armazenada sobre a ponte do Rio Misericórdia, próximo a Santa Casa. | Autores: Ver. Adriano e Fernando Nunes</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/759/pedido_de_providencia_no_20.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/759/pedido_de_providencia_no_20.pdf</t>
   </si>
   <si>
     <t>Que seja montado no prédio público da antiga rodoviário (próximo a Santa Casa) uma unidade da Farmácia Popular (farmacinha). | Autor: Ver. Adriano e Fernando Nunes</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pedido_de_providencia_no_21.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pedido_de_providencia_no_21.pdf</t>
   </si>
   <si>
     <t>Solicito a atenção por parte da Secretaria Municipal de Obras a FISCALIZAÇÃO e se nos casos mais extremos a aplicação de multa aos donos de lotes e casas que estão abandonados para que faça a limpeza destes locais. | Autor: Ver. Adriano e Fernando Nunes</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Adriano Eduardo Fontes, Allan do Nute, Fernando da Tia Neuza</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/761/pedido_de_providencia_no_22.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/761/pedido_de_providencia_no_22.pdf</t>
   </si>
   <si>
     <t>Solicitamos por parte da Administração Pública o fornecimento gratuito de um kit lanche para todos os pacientes e acompanhantes que fazem tratamento fora da cidade de Ibiá. | Autor: Ver. Adriano, Allan e Fernando Nunes</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/762/pedido_de_providencia_no_23.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/762/pedido_de_providencia_no_23.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizado um veículo para as profissionais de fisioterapia fazerem os atendimentos domiciliares. | Autor: Ver. André</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/763/pedido_de_providencia_no_26.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/763/pedido_de_providencia_no_26.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada vistoria técnica na estrada rural que da acesso a propriedade rural da Sra. Mônica Dias, que se localiza no sentido Rodovia 187 Ibiá a Patrocínio, sendo a primeira entrada a esquerda, após a ponte do Rio Misericórdia, seguindo pela propriedade da Sra. Dona Vina, haja visto que nos foi comunicado que houve o estreitamento indevido da estrada rural, que vem trazendo transtornos e dificuldades de trânsito no referido local, por obra realizado por vizinho que margeia a via, de forma unilateral e indevida. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/764/pedido_de_providencia_no_27.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/764/pedido_de_providencia_no_27.pdf</t>
   </si>
   <si>
     <t>Seja realizada a reforma e sinalização da pracinha recanto do céu, próximo à entrada do Loteamento Recanto dos Ipês. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Adriano Eduardo Fontes, Fernando da Tia Neuza, Nenê dos Três Maninhos</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/765/pedido_de_providencia_no_28.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/765/pedido_de_providencia_no_28.pdf</t>
   </si>
   <si>
     <t>Solicitar a contratação de seguranças 24h para o Terminal Rodoviário de Ibiá, bem com realização de limpeza externa e interna, iluminação externa e interna. | Autor: Ver. Adriano, Fernando Nunes, Roviner</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Nenê dos Três Maninhos</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pedido_de_providencia_no_29.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pedido_de_providencia_no_29.pdf</t>
   </si>
   <si>
     <t>Seja realizada operação tapa buracos, o restabelecimento do serviço de limpeza e sinalização das Ruas 52, 402, 404 do Bairro São Benedito. | Autor: Ver. Roviner</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Paulinho Jibóia</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/767/pedido_de_providencia_no_30.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/767/pedido_de_providencia_no_30.pdf</t>
   </si>
   <si>
     <t>Seja realizada COM URGÊNCIA obras de Manutenção da Iluminação das quadras de futebol localizadas nos bairros, São Benedito e Gameleiras. | Autor: Ver. Paulinho.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/768/pedido_de_providencia_no_31.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/768/pedido_de_providencia_no_31.pdf</t>
   </si>
   <si>
     <t>Seja realizada COM URGÊNCIA Manutenção da Iluminação no Bairro Sônia Maria de Ávila e Nossa Senhora de Fátima. | Autor: Ver. Paulinho</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/769/pedido_de_providencia_no_32.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/769/pedido_de_providencia_no_32.pdf</t>
   </si>
   <si>
     <t>Seja realizada COM URGÊNCIA obras para Manutenção da Iluminação e Troca de Lâmpadas no Bairro São João. | Autor: Ver. Paulinho</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/770/pedido_de_providencia_no_33.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/770/pedido_de_providencia_no_33.pdf</t>
   </si>
   <si>
     <t>Seja realizada COM URGÊNCIA obras de limpeza da Rua 101 no trecho que começa no Centro Municipal de Castração de Cães e Gatos e vai até a ferrovia. | Autor: Ver. Paulinho</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/771/pedido_de_providencia_no_34.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/771/pedido_de_providencia_no_34.pdf</t>
   </si>
   <si>
     <t>Diante disso, solicita-se à administração municipal que: 1. Seja realizado o reparo e a manutenção de todos os parquinhos danificados nas praças_x000D_
 públicas de Ibiá, a fim de garantir a segurança e o bom uso desses equipamentos pela população. | 2. Que seja estudada a viabilidade de instalar câmeras de monitoramento ou, alternativamente, a colocação de placas de conscientização nas praças públicas, com o objetivo de sensibilizar a população sobre a importância de preservar os parquinhos e evitar que sejam danificados. | Autor: Ver. Paulinho</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/772/pedido_de_providencia_no_35.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/772/pedido_de_providencia_no_35.pdf</t>
   </si>
   <si>
     <t>Diante disso, solicita-se à administração municipal que: 1. Seja realizada a limpeza urgente da Praça São Pedro, incluindo a remoção de matos e a_x000D_
 manutenção do local, garantindo um ambiente mais agradável e seguro para a população. | 2. Que seja providenciada a substituição das lâmpadas queimadas, de modo a restabelecer a iluminação adequada da praça, promovendo mais segurança para os cidadãos, especialmente à noite. | Autor: Ver. Paulinho</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pedido_de_providencia_no_36.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pedido_de_providencia_no_36.pdf</t>
   </si>
   <si>
     <t>Seja realizada a substituição urgente das lâmpadas queimadas das duas rotatórias atrás da rodoviária, restabelecendo a iluminação pública e garantindo maior segurança à população e aos motoristas. | Autor: Ver. Paulinho</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/774/pedido_de_providencia_no_37.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/774/pedido_de_providencia_no_37.pdf</t>
   </si>
   <si>
     <t>Diante disso, solicita-se à administração municipal que: 1. Realize a limpeza completa da Praça São João, garantindo um ambiente mais seguro, saudável e adequado para a população. 2. Faça a manutenção da academia ao ar livre, preservando um espaço essencial para a prática de atividades físicas e bem-estar da comunidade. | Autor: Ver. Paulinho.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Fernando da Tia Neuza</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/775/pedido_de_providencia_no_38.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/775/pedido_de_providencia_no_38.pdf</t>
   </si>
   <si>
     <t>Que o setor responsável do Executivo Municipal tome providências, no sentido de regularizar a propriedade, através de escritura e registro, dos lotes doados através da Lei Municipal 1.465 de 11/11/1994. | Autor: Ver. Fernando Nunes</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Fernando da Tia Neuza, Nenê dos Três Maninhos, Neto do Bartinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/776/pedido_de_providencia_no_39.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/776/pedido_de_providencia_no_39.pdf</t>
   </si>
   <si>
     <t>Seja realizado estudo técnico para colocação de redutores de velocidade ou controladores de velocidade eletrônico nas proximidades de todas as escolas municipais, estaduais e particulares do município, bem como plano de trabalho para melhora no trânsito em geral. | Autor: Ver. Neto do Bartinho, Fernando Nunes e Roviner.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/777/pedido_de_providencia_no_40.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/777/pedido_de_providencia_no_40.pdf</t>
   </si>
   <si>
     <t>Seja realizado obras para colocação de rampas de acesso ao canteiro central Avenida Bartolomeu Ribeiro de Paiva. | Autor: Ver. Roviner</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/778/pedido_de_providencia_no_43.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/778/pedido_de_providencia_no_43.pdf</t>
   </si>
   <si>
     <t>Solicito providencias urgentes por parte da Secretaria Municipal de Esportes, para que seja realizada uma limpeza geral no poliesportivo Xisto Golveia no Bairro São Dimas, com a manutenção de portas quebradas e demais reparos que se fizerem necessários. | Autor: Ver. André</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Rondomar</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/779/pedido_de_providencia_no_44.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/779/pedido_de_providencia_no_44.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um estudo sobre a viabilidade de ser unificar o salário dos agentes administrativo igual ao cargo de recepcionista. | Autor: Ver. André</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/780/pedido_de_providencia_no_45.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/780/pedido_de_providencia_no_45.pdf</t>
   </si>
   <si>
     <t>Venho solicitar providencias por parte da Secretaria Municipal de Obra para que possa ser concretado os demais canteiros da Av. Getúlio Vargas, como foi feito no canteiro. do primeiro quarteirão da citada avenida. | Autor: Ver. André</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/781/pedido_de_providencia_no_46.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/781/pedido_de_providencia_no_46.pdf</t>
   </si>
   <si>
     <t>Seja feito estudo técnico para solucionar o problema de erosão na Rua 65, no entorno do número 63, bem como a travessia da Rua 52. | Autor: Ver. Roviner</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/782/pedido_de_providencia_no_47.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/782/pedido_de_providencia_no_47.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa disponibilizar a mesma gratificação dada a um servidor municipal ocupante do cargo de motorista, estendendo aos demais servidores ocupantes desse mesmo cargo (motorista), os quais exercem as mesmas funções. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/783/pedido_de_providencia_no_48.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/783/pedido_de_providencia_no_48.pdf</t>
   </si>
   <si>
     <t>Seja realizada a construção de novos vestiários e a reforma completa do Estádio JK. | Autor: Ver. Adriano, Fernando Nunes</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Fernando da Tia Neuza, Rondomar</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/784/pedido_de_providencia_no_49.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/784/pedido_de_providencia_no_49.pdf</t>
   </si>
   <si>
     <t>Seja feito estudo pela Secretaria de Obras e posteriormente a colocação de caçambas as margens das rodovias que passam pelo município de Ibiá, em especial a MG 187, tanto no sentido Ibiá-BR262, quanto no sentido Ibiá-Patrocínio e MG 235 sentido Ibiá-São Gotardo. | Autor: Fernando Nunes, Rondomar</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Adriano Eduardo Fontes, Fernando da Tia Neuza, Neto do Bartinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/785/pedido_de_providencia_no_50.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/785/pedido_de_providencia_no_50.pdf</t>
   </si>
   <si>
     <t>Seja realizada obras na ponte sobre o Ria Paraíso nas proximidades da Fazenda Paraíso de propriedade do Sr. Edinho Pia. | Autor: Ver. Adriano, Fernando Nunes, Neto.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/786/pedido_de_providencia_no_51.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/786/pedido_de_providencia_no_51.pdf</t>
   </si>
   <si>
     <t>Venho solicitar providencias por parte da Secretaria Municipal de Obra para realizar a reforma completa da ponte sobre o Ribeirão do Quilombo localizada na região do Chumbado. | Autor: Ver. André</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/787/pedido_de_providencia_no_52.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/787/pedido_de_providencia_no_52.pdf</t>
   </si>
   <si>
     <t>Seja colocado em prática as diretrizes do Abril Azul previsto na Lei 2.618/2023. | Autor: Ver. Fernando Arthur</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/788/pedido_de_providencia_no_53.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/788/pedido_de_providencia_no_53.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Poder Executivo através da Secretaria de Transportes e Logística providencie um micro-ônibus com capacidade para 28 pessoas para fazer o transporte dos pacientes que faze hemodiálise na cidade de Araxá. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/789/pedido_de_providencia_no_54.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/789/pedido_de_providencia_no_54.pdf</t>
   </si>
   <si>
     <t>Seja feito estudo de viabilização e instalação de um redutor de velocidade (quebra-molas), na Rua 12, próximo a Prefeitura Municipal de Ibiá. | Autor: Ver. Fernando Arthur</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/790/pedido_de_providencia_no_55.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/790/pedido_de_providencia_no_55.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie estudo sobre a viabilidade de ser encaminhado à esta Casa Legislativa, projeto de lei para regulamentar o direito dos Servidores Municipais no recebimento dos quinquênios, ratificando-se o que já é previsto no artigo 87, §2° da LOM de Ibiá/MG. | Autor: Ver. André</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/791/pedido_de_providencia_no_56.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/791/pedido_de_providencia_no_56.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, providencie junto ao Setor de Compras, a compra das Cestas Básicas requeridas pela Secretaria Municipal de Assistência Social, para que as mesmas possam ser destinadas às famílias de baixa renda de nosso município. | Autor: Ver. André</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/792/pedido_de_providencia_no_57.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/792/pedido_de_providencia_no_57.pdf</t>
   </si>
   <si>
     <t>Seja realizada a manutenção de toda a iluminação pública no Distrito do Quilombo. | Autor: Ver. Paulinho</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/793/pedido_de_providencia_no_58.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/793/pedido_de_providencia_no_58.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo, diante da distribuição das cestas básicas aos servidores públicos municipais, cuja distribuição é feita pela Prefeitura Municipal no intervalo de 4 em 4 meses. Que possa ser viabilizada a substituição das cestas básicas por um cartão alimentação. | Autor: Ver. André</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/794/pedido_de_providencia_no_59.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/794/pedido_de_providencia_no_59.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo, faça a aquisição de aparelhos decibelímetro para aferição dos veículos com som automotivo e propaganda volante. | Autor: Ver. Allan</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/795/pedido_de_providencia_no_60.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/795/pedido_de_providencia_no_60.pdf</t>
   </si>
   <si>
     <t>Venho através deste, reiterar o contido nos Pedidos de Providências n° 122/2021, 02/2022, e 105/2024, de autoria desta Vereadora, solicitando empenho por parte da Administração Municipal para que possa ser instalado um ponto de ônibus, com cobertura, na esquina da Rua 05 com a Rua 14 e de frente a Santa Casa de Misericórdia. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/796/pedido_de_providencia_no_61.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/796/pedido_de_providencia_no_61.pdf</t>
   </si>
   <si>
     <t>Venho através deste, solicitar empenho por parte da Administração Municipal para que possa ser instalado uma cobertura no ponto de taxi que está localizado na Praça Padre Eustáquio próximo a Santa Casa de Misericórdia. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/797/pedido_de_providencia_no_62.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/797/pedido_de_providencia_no_62.pdf</t>
   </si>
   <si>
     <t>Sejam realizadas obras para fechamento de uma valeta na Rua 101, próximo ao Centro de Castração de animais. | Autor: Ver. Roviner</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/798/pedido_de_providencia_no_63.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/798/pedido_de_providencia_no_63.pdf</t>
   </si>
   <si>
     <t>Sejam realizadas obras de limpeza no córrego do curtume e manutenção da ponte para escoamento da água próximo à Rua 23 sentido AABB. | Autor: Ver. Roviner</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/799/pedido_de_providencia_no_64.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/799/pedido_de_providencia_no_64.pdf</t>
   </si>
   <si>
     <t>Sejam instados bebedouros de água filtrada no Estádio Municipal JK. | Autor: Ver. Roviner</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Fernando da Tia Neuza, Nenê dos Três Maninhos</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/800/pedido_de_providencia_no_65.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/800/pedido_de_providencia_no_65.pdf</t>
   </si>
   <si>
     <t>Sejam realizadas obras de cobertura e limpeza interna da quadra de esportes do Bairro São Dimas. | Autor: Ver. Fernando Nunes, Roviner</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/801/pedido_de_providencia_no_67.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/801/pedido_de_providencia_no_67.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo possa providenciar a instalação de cobertura para os pontos de ônibus urbanos em nossa cidade. | Autor: Ver. André</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/802/pedido_de_providencia_no_68.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/802/pedido_de_providencia_no_68.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo juntamente com a Secretaria Municipal de Educação, possa viabilizar a distribuição de uniformes aos alunos das Escolas Municipais de Ibiá. | Autor: Ver. André</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Neto do Bartinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/803/pedido_de_providencia_no_69.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/803/pedido_de_providencia_no_69.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a limpeza e concretagem da calçada em toda extensão da Rua 04. | Autor: Ver. Neto</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Fernando da Tia Neuza, Neto do Bartinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/804/pedido_de_providencia_no_70.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/804/pedido_de_providencia_no_70.pdf</t>
   </si>
   <si>
     <t>Seja feito estudo de viabilização e instalação da intensão de um redutor de velocidade (quebra-molas), na Rodovia MG 235, próximo ao Laticínio Canto de Minas. | Autor: Ver. Fernando Nunes, Neto.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/805/pedido_de_providencia_no_71.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/805/pedido_de_providencia_no_71.pdf</t>
   </si>
   <si>
     <t>Diante do exposto, solicito que a Prefeitura Municipal: 1. Realize estudos técnicos para identificação da área mais adequada para a extração_x000D_
 de cascalho; 2. Providencie os trâmites legais para a desapropriação da área, garantindo a legalidade do processo; 3. Obtenha as licenças ambientais necessárias para a exploração do local de forma sustentável e regularizada; 4. Implemente um plano de extração e distribuição do cascalho para a recuperação das estradas rurais do município. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/806/pedido_de_providencia_no_72.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/806/pedido_de_providencia_no_72.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado pelo Poder Executivo um projeto de lei com a dotação orçamentária para que seja retomado o pagamento dos triênios aos servidores públicos municipais. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/807/pedido_de_providencia_no_73.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/807/pedido_de_providencia_no_73.pdf</t>
   </si>
   <si>
     <t>Venho reiterar pedido de providências n° 94/2024 feito por mim e encaminhado ao Poder Executivo na Gestão anterior, que não foi atendido,_x000D_
 para que seja encaminhado à essa egrégia Casa de Leis, Projeto de Lei de autoria do Poder Executivo, cuja finalidade seja a adequação da Lei Municipal_x000D_
 1.856/2008 que criou o Conselho Municipal de Defesa Civil (COMDEC) do Município de Ibiá à Lei a Lei 12.608 de 10 de abril de 2012, que veio dispor sobre a instituição da Política Nacional de Proteção e Defesa Civil - PNPDEC, que dispõe sobre o Sistema Nacional de Proteção e Defesa Civil - SINPDEC, e o Conselho Nacional de Proteção e Defesa Civil - CONDEC. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/808/pedido_de_providencia_no_74.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/808/pedido_de_providencia_no_74.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo possa dar seguimento à construção das calçadas, ainda inexistentes, na Av. José de Assis (av. do laticínios Campo de Minas) até o acesso do bairro João Ferreira. Solicito ainda, que possa ser providenciada a construção de uma rotatória nas proximidades da entrada do citado bairro, para que possa dar maior segurança aos moradores e motoristas; Solicitando por fim, que possam ser instalados postes de iluminação pública no citado trecho, visto que o local fica extremamente escuro no período noturno, gerando insegurança aos moradores, pedestres e motoristas que precisam passar pelo percurso. | Autor: Fernando Nunes</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/809/pedido_de_providencia_no_75.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/809/pedido_de_providencia_no_75.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal e a Secretaria de Obras que faça a manutenção da fonte de água instalada na Praça da Igreja Matriz. | Autor: Ver. Allan</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/810/pedido_de_providencia_no_76.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/810/pedido_de_providencia_no_76.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo através da Secretaria Municipal de Obras e Infraestrutura providencie a limpeza, capina e poda da grama das seguintes praças e ruas a seguir descritas:_x000D_
 _x000D_
 • Praça Rotary (Rua 60, bairro São Benedito)_x000D_
 • Praça Isaias Alves Femandes (em frente à sede da Câmara Municipal de Ibiá)_x000D_
 • Canteiro Central localizado na Rua 26 (em frente ao Procon)_x000D_
 • Canteiro Central das Avenidas José Cambraia e Av. Bartolomeu Ribeiro de Paiva_x000D_
 • Roçar as laterais da Rua 152, notadamente próximo ao cruzamento com a Rua 151,_x000D_
 no bairro Nossa Senhora de Fátima_x000D_
 • Rotatória entre a Rua 36 com a Rua 20 (em frente à Escola Municipal Margarida Dias)_x000D_
 • Rotatória da Av. Bartolomeu Ribeiro de Paiva (em frente ao Posto Alpa)_x000D_
 _x000D_
 Autor: Ver. André</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/811/pedido_de_providencia_no_77.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/811/pedido_de_providencia_no_77.pdf</t>
   </si>
   <si>
     <t>Solicito atenção por parte do Poder Executivo para que possa ser realizado estudo sobre a viabilidade de estar sendo instalado um Centro de Cardiologia em nosso município, para atendimento de nossa população. | Autor: Ver. André</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/812/pedido_de_providencia_no_78.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/812/pedido_de_providencia_no_78.pdf</t>
   </si>
   <si>
     <t>Solicito atenção por parte do Poder Executivo por meio da Secretaria Municipal de Saúde, possa providenciar a disponibilização de Kit para o trabalho dos Agentes de Saúde (uniformes, coletes, mochilas, pranchetas, canetas, chapéu, protetor solar, etc). Enfim, um kit contendo os materiais necessários para a atuação dos agentes de saúde enquanto no exercício de suas atividades. | Autor: Ver. André</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/813/pedido_de_providencia_no_79.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/813/pedido_de_providencia_no_79.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo possa providenciar a construção de cobertura na garagem da Prefeitura Municipal para proteção da frota de veículos de nosso município. | Autor: Ver. André</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/814/pedido_de_providencia_no_80.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/814/pedido_de_providencia_no_80.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras realize a troca de lâmpadas queimadas dos postes de iluminação pública localizados nas seguintes localidades:_x000D_
 _x000D_
 • Ruas do Bairro João Ferreira_x000D_
 • Rua 151_x000D_
 _x000D_
 Autor: Ver. André</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/815/pedido_de_providencia_no_81.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/815/pedido_de_providencia_no_81.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo viabilize estudo sobre a possibilidade de estar sendo disponibilizado um aparelho de eletrocardiograma para cada uma das Unidades Básicas de Saúde do nosso município. | Autor: Ver. André</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/816/pedido_de_providencia_no_82.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/816/pedido_de_providencia_no_82.pdf</t>
   </si>
   <si>
     <t>Solicito especial atenção do Poder Executivo para que possa ser viabilizado junto à Secretaria Municipal de Saúde que seja implantada a utilização das_x000D_
 técnicas de musicoterapia como tratamento complementar de pessoas com deficiências, síndrome e/ou Transtorno do Espectro Autista (TEA) no sistema_x000D_
 municipal de Saúde de nosso município. | Autor: Ver. Fernando Arthur</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/817/pedido_de_providencia_no_83.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/817/pedido_de_providencia_no_83.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar a implantação de bancos ou assentos fixos em frente a todas as UBS do Município de Ibiá, de modo a garantir um espaço adequado de espera aos usuários do sistema de saúde. | Autor: Ver. Allan</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/821/pedido_de_providencia_no_86.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/821/pedido_de_providencia_no_86.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo a contratação de dois médicos, sendo um geriatra e um oncologista. | Autor: Ver. Fernando Nunes, _x000D_
 Adriano</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/822/pedido_de_providencia_no_87.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/822/pedido_de_providencia_no_87.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras a reforma das calçadas dos Bairros São Dimas, João Ferreira, São João, Niterói e Triângulo. | Autor: Ver. Fernando Nunes</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/823/pedido_de_providencia_no_88.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/823/pedido_de_providencia_no_88.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo realize obras de manutenção da iluminação pública da Praça das Gameleiras. | Autor: Ver. Rondomar.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/824/pedido_de_providencia_no_89.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/824/pedido_de_providencia_no_89.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo realize obras de manutenção da Iluminação Pública no Bairro Risoleta Neves, em especial atenção às Ruas 154, 169, 177 e 183. | Autor: Ver. Rondomar</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/825/pedido_de_providencia_no_90.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/825/pedido_de_providencia_no_90.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo de viabilização do trânsito de mão única nas Ruas 154 e 156 do Bairro Risoleta Neves. | Autor: Ver. Rondomar.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/826/pedido_de_providencia_no_91.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/826/pedido_de_providencia_no_91.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo de viabilização para instalação de redutores de velocidade nas Ruas 154 e 157 do Bairro Risoleta Neves. | Autor: Ver. Rondomar</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pedido_de_providencia_no_92.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pedido_de_providencia_no_92.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo de viabilização de novas rodas do transporte coletivo no Bairro Dona Maroca. | Autor: Ver. Rondomar</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/828/pedido_de_providencia_no_93.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/828/pedido_de_providencia_no_93.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo viabilize junto a Secretaria Municipal de Saúde para que possa ser contratado médico especialista em Cirurgia Geral para retorno das cirurgias eletivas. | Autor: Ver. André</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/829/pedido_de_providencia_no_94.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/829/pedido_de_providencia_no_94.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo viabilize junto a Secretaria Municipal de Saúde para que possam ser contratados médicos especialistas nas seguintes áreas: Cirurgia Vascular, Oftalmologista, Urologista e Geriatria. | Autor: Ver. André</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/830/pedido_de_providencia_no_95.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/830/pedido_de_providencia_no_95.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie junto à Secretaria Municipal de Obras para que seja realizada a reforma da quadra de Skates, localizada ao lado do Poliesportivo Jiboião, com pintura adequada e instalação de uma cobertura para proteção contra o sol e chuva. | Autor: Ver. André</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/831/pedido_de_providencia_no_96.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/831/pedido_de_providencia_no_96.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie junto à Secretaria Municipal de Educação para que sejam disponibilizados brinquedos educativos e outros que sejam adequados à idade das crianças atendidas, para todas as creches de nosso município. | Autor: Ver. André</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/832/pedido_de_providencia_no_97.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/832/pedido_de_providencia_no_97.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo viabilize meios hábeis para que seja realizado o monitoramento por câmeras em todos os eventos realizados pela Prefeitura. | Autor: Ver. André</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/833/pedido_de_providencia_no_98.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/833/pedido_de_providencia_no_98.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo viabilize meios hábeis para que possam ser instalados 4 (quatro) postes de iluminação pública na Rua 189, localizada no bairro José Dias. | Autor: Ver. André</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/834/pedido_de_providencia_no_99.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/834/pedido_de_providencia_no_99.pdf</t>
   </si>
   <si>
     <t>Solicito atenção e compreensão por parte da Administração Municipal, via de sua Secretaria Municipal de Saúde, para que possa estar sendo realizada a contratação de um Cirurgião Geral para retorno das cirurgias eletivas no Setor de Saúde Pública do nosso município. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/835/pedido_de_providencia_no_100.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/835/pedido_de_providencia_no_100.pdf</t>
   </si>
   <si>
     <t>Solicito atenção, da Administração Municipal, por sua Secretaria Municipal de Saúde para que possa ser viabilizada a contratação de médico especialista em cirurgia vascular para atendimento aos diversos pacientes que aguardam por atendimento com tal especialidade. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/836/pedido_de_providencia_no_101.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/836/pedido_de_providencia_no_101.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras possa providenciar a construção de calçadas nas Ruas 101 e 113, no bairro São Dimas. | Ator: Ver. Tânia</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/837/pedido_de_providencia_no_102.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/837/pedido_de_providencia_no_102.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras possa providenciar a limpeza do Bairro São João com a manutenção dos bancos das praças que se encontram danificados. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/838/pedido_de_providencia_no_103.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/838/pedido_de_providencia_no_103.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal tome as devidas providências quanto à falta de medicações na Farmácia Popular do Município, sendo que atualmente já são 35 (trinta e cinco) tipos de medicações em falta. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Allan do Nute, Fernando da Tia Neuza, Neto do Bartinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/839/pedido_de_providencia_no_105.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/839/pedido_de_providencia_no_105.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencie através da secretaria de obras a reforma de todas as ruas do distrito industrial. | Autor: Ver. Allan, Fernando Nunes, Neto.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/840/pedido_de_providencia_no_106.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/840/pedido_de_providencia_no_106.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal faça estudo e promova a viabilização de nova roda do transporte coletivo para incluir o Bairro Jardim Universitário. | Autor: Ver. Adriano, Fernando Nunes, Neto.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Allan do Nute, Fernando da Tia Neuza</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/841/pedido_de_providencia_no_107.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/841/pedido_de_providencia_no_107.pdf</t>
   </si>
   <si>
     <t>Solicitam que a Administração Municipal providencie através da secretaria de obras a reforma das fossas no Bairro João Ferreira na extensão da Rua I com a Rua H. | Autor: Ver. Allan, Fernando Nunes.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Neto do Bartinho, Adriano Eduardo Fontes, Fernandinho, Fernando da Tia Neuza, Nenê dos Três Maninhos, Rondomar</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/842/pedido_de_providencia_no_108.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/842/pedido_de_providencia_no_108.pdf</t>
   </si>
   <si>
     <t>Solicita que, após realização de estudo e viabilização, 100% das barracas instaladas nas festas "juninão" e ibiaense ausente sejam destinadas aos comerciantes locais, a ser cobrado por metro quadrado um preço acessível, bem como, conceder às instituições Apae e Lar Vicentino e as entidades Lions e Rotary gratuidade total na colocação de suas barracas nas festas do "ibiaense ausente" e "juninão". Não sendo completado o número de barracas pelos espaços destinados aos comerciantes locais, que seja feita a venda dos espaços vazios aos barraqueiros de outras cidades, conforme conveniência da administração pública e empresas vencedoras dos processos licitatórios. | Autor: Ver. Neto, Adriano, Fernando Nunes, Fernando Arthur, Rondomar e Roviner.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pedido_de_providencia_no_109.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pedido_de_providencia_no_109.pdf</t>
   </si>
   <si>
     <t>Solicita que a empresa responsável pela festa do "ibiaense ausente" faça um torneio qualificatório somente com os peões da cidade de Ibiá e que os melhores classificados sejam convidados a integrar o seleto grupo de peões que farão suas montarias durante a festa. | Autor: Ver. Neto, Adriano, Fernando Nunes, Fernando Arthur, Rondomar e Roviner.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Neto do Bartinho, Fernando da Tia Neuza</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/844/pedido_de_providencia_no_110.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/844/pedido_de_providencia_no_110.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Obras que providencie a reforma na creche Osmar Abreu no Bairro São Dimas, em especial atenção ao telhado que está com muitos pontos de goteira e a escada que dá acesso a cantina e tem que ser em rampa e não escada como é atualmente, além da colocação de forro no refeitório. | Autor: Ver. Neto, Fernando Nunes.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/845/pedido_de_providencia_no_111.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/845/pedido_de_providencia_no_111.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada obras de manutenção nos pisos do refeitório e a colocação de manta ou rufo na Creche Dr. Olímpio Dias. | Autor: Ver. Neto.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/846/pedido_de_providencia_no_112.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/846/pedido_de_providencia_no_112.pdf</t>
   </si>
   <si>
     <t>Solicito o empenho da Administração Municipal para que através do Setor Responsável, sejam confeccionadas e disponibilizadas as Carteirinhas de Identificação da Pessoa com Fibromialgia - CIPF, reconhecida em âmbito nacional conforme Lei n° 14.705/2023, ratificada em nosso município através da Lei Municipal N° 2.552 de 05 de Setembro de 2022 (doc anexo). | Autor: Ver. André</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/847/pedido_de_providencia_no_113.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/847/pedido_de_providencia_no_113.pdf</t>
   </si>
   <si>
     <t>Solicito o empenho da Secretaria Municipal de Obras para que possam ser tomadas as devidas providências para que possa ser instalado mais um poste de iluminação pública na Rua 34, próximo ao n° 62. | Autor: Ver. André.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pedido_de_providencia_no_114.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pedido_de_providencia_no_114.pdf</t>
   </si>
   <si>
     <t>Solicito o empenho da Administração Municipal através de seu Setor Responsável para tanto, para que sejam tomadas providências no sentido de se providenciar a construção de cobertura e cercado para proteção do gerador de energia recentemente instalado na captação de água localizada no Rio Quebra Anzol. | Autor: Ver. André</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/849/pedido_de_providencia_no_115.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/849/pedido_de_providencia_no_115.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Saúde providencie a disponibilização de mais atendentes e poltronas para a Farmacinha Popular. | Autor: Ver. André</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/850/pedido_de_providencia_no_116.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/850/pedido_de_providencia_no_116.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal juntamente com a Secretaria Municipal de Educação proporcione a população de Ibiá a realização do "Juninão na Praça do Fórum, como já é de costume. | Autor: Ver. André</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/851/pedido_de_providencia_no_117.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/851/pedido_de_providencia_no_117.pdf</t>
   </si>
   <si>
     <t>Solicito atenção da Administração Municipal para que junto à Secretaria Municipal de Obras e Infraestrutura de nosso município, possam ser tomadas providências para que possa ser realizada a reforma da quadra do Distrito de Tobati, com construção de banheiros, vestiários, arquibancadas, alambrado ao redor da quadra, e instalação de bebedouro. | Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Fernandinho, Adriano Eduardo Fontes, Fernando da Tia Neuza, Neto do Bartinho, Rondomar, Tânia da Saúde</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo e ao fiscal de postura lotado nesta administração que faça com urgência notificação para que a empresa resolva os problemas do mal cheiro da água e da soja imediatamente. | Autor: Ver. Fernando Arthur, Adriano, Fernando Nunes, Neto, Rondomar, Roviner e Tânia.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Fernando da Tia Neuza, Adriano Eduardo Fontes, André Ribeiro, Fernandinho, Nenê dos Três Maninhos, Neto do Bartinho, Rondomar</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/853/pedido_de_providencia_no_120.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/853/pedido_de_providencia_no_120.pdf</t>
   </si>
   <si>
     <t>Solicita que seja destinado um dia da festa do "ibiaense ausente" para que os artistas e cantores de lbiá passam apresentar seus trabalhos ao público. | Autor: Ver. Fernando Nunes, Adriano, André, Fernando Arthur, Neto, Rondomar, Roviner.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/854/pedido_de_providencia_no_121.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/854/pedido_de_providencia_no_121.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal por sua Secretaria Municipal de Obras providencie a instalação de redutores de velocidades (quebra-molas) nas ruas 119, 121 e 132 do Bairro São Dimas.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/855/pedido_de_providencia_no_122.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/855/pedido_de_providencia_no_122.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de obras providencie a reforma completa da Praça do Bairro São João incluindo a cobertura da quadra de esportes.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/856/pedido_de_providencia_no_123.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/856/pedido_de_providencia_no_123.pdf</t>
   </si>
   <si>
     <t>Que a Administração Pública providencie um espaço no perímetro urbano do município para que os caminhoneiros possam desengatar seus conjuntos ou estacionar os veículos pesados.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/857/pedido_de_providencia_no_124.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/857/pedido_de_providencia_no_124.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de obras de limpeza no Bairro Sônia Maria de Ávila, em especial atenção à Rua k, aonde é comum o aparecimento de serpentes e escorpiões.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/858/pedido_de_providencia_no_125.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/858/pedido_de_providencia_no_125.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de obras providencie a colocação de estrutura e cobertura da área externa do velório Comunitário Frederico Ozanan.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/859/pedido_de_providencia_no_126.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/859/pedido_de_providencia_no_126.pdf</t>
   </si>
   <si>
     <t>Que seja realizada obras para colocação de um ventilador para cada ambiente interno do velório comunitário Frederico Ozanam.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/860/pedido_de_providencia_no_127.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/860/pedido_de_providencia_no_127.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um espaço denominado Mercado Municipal para a realização diária de compra e venda de produtos oriundos dos produtores rurais e artesãos da nossa cidade.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/861/pedido_de_providencia_no_128.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/861/pedido_de_providencia_no_128.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Saúde envie ofício a esta casa de leis informando a esta vereadora a atual situação dos medicamentos contra picada de serpentes (soro antiofídico).</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/862/pedido_de_providencia_no_129.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/862/pedido_de_providencia_no_129.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal e a Secretaria de Saúde a disponibilização de um atendimento de fisioterapeuta 02 vezes por semana no distrito de Tobati.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pedido_de_providencia_no_130.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pedido_de_providencia_no_130.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal e ao Secretário de Obras a realização de reforma das calçadas dos Bairros São Benedito e Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pedido_de_providencia_no_131.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pedido_de_providencia_no_131.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, Paulo José da Silva Filho, no uso de suas atribuições legais e regimentais, vem respeitosamente solicitar providências urgentes quanto à situação da estrada rural que dá acesso ao Rio São João, na região da Larga.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/865/pedido_de_providencia_no_132.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/865/pedido_de_providencia_no_132.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, Paulo José da Silva Filho, no uso de suas atribuições legais e regimentais, vem respeitosamente solicitar providências urgentes quanto à situação das estradas rurais que dão acesso às regiões do Quilombo e do Chumbado.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/866/pedido_de_providencia_no_133.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/866/pedido_de_providencia_no_133.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, Paulo José da Silva Filho, no uso de suas atribuições legais e regimentais, vem respeitosamente reiterar pedido de providências quanto à necessidade de troca de lâmpadas queimadas nos seguintes bairros: **São João, São Dimas, Risoleta Neves, São Benedito e Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/867/pedido_de_providencia_no_134.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/867/pedido_de_providencia_no_134.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie, COM URGÊNCIA, a limpeza da Rua 152 que se encontra com muito mato sobre as calçadas, tanto na parte da via que se localiza no bairro Nossa Sra. de Fátima, bem como na parte da via que se estende até o bairro Risoleta Neves. Solicitando ainda que sejam construídas as calçadas nestes locais.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/868/pedido_de_providencia_no_135.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/868/pedido_de_providencia_no_135.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize as providências necessárias para retorno das atividades do antigo Restaurante Popular.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/869/pedido_de_providencia_no_136.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/869/pedido_de_providencia_no_136.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal juntamente com a Secretaria Municipal de Obras viabilize estudo sobre a possibilidade de estar sendo construída uma praça nos terrenos vagos existentes na Rua 152.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/870/pedido_de_providencia_no_137.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/870/pedido_de_providencia_no_137.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal juntamente providencie junto ao Sindicato Rural de Ibiá a construção de novos banheiros e barracas no Parque de Exposições Manoel Terra Cruz.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/871/pedido_de_providencia_no_138.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/871/pedido_de_providencia_no_138.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal viabilize junto a Secretaria Municipal de Saúde o aumento da quantidade de exames laboratoriais a serem realizados durante o mês, para que a população possa ter acesso à realização desses exames durante todo mês.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/872/pedido_de_providencia_no_139.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/872/pedido_de_providencia_no_139.pdf</t>
   </si>
   <si>
     <t>Solicito atenção da Secretaria Municipal de Obras para que possa ser realizada, com urgência, a limpeza na Rua 04, localizada logo abaixo da Agência do INSS, até nas proximidades do Posto São Domingos, bem como possam ser construídas calçadas na citada via para proteção dos pedestres que diariamente caminham pelo local.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/873/pedido_de_providencia_no_140.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/873/pedido_de_providencia_no_140.pdf</t>
   </si>
   <si>
     <t>Solicito especial empenho por parte do Poder Executivo para que possam ser tomadas as devidas providências a fim de que possam ser retirados das ruas os Telefones Públicos, mais conhecidos como "Orelhões" que já não mais são utilizados pela população.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/874/pedido_de_providencia_no_141.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/874/pedido_de_providencia_no_141.pdf</t>
   </si>
   <si>
     <t>Solicita que seja designada uma reunião envolvendo o Prefeito Municipal e o representante da empresa ALGAR TELECON na cidade de Ibiá.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/875/pedido_de_providencia_no_142.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/875/pedido_de_providencia_no_142.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura Municipal indique um servidor público para fazer o curso de defesa civil na cidade de Uberaba que acontecerá nos dias 15 e 16 de maio, com inicio às 08h00min, na Av. Randolfo Borges Jr, n. 1000, Bairro Univerdecidade.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/876/pedido_de_providencia_no_143.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/876/pedido_de_providencia_no_143.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal disponibilize zeladores para cuidar de todas as Praças Públicas.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/877/pedido_de_providencia_no_144.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/877/pedido_de_providencia_no_144.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal realize obras de asfaltamento da Rua 08, próximo à Praça Cantinho do Céu, sentido Loteamento Recanto dos Ipês.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/878/pedido_de_providencia_no_145.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/878/pedido_de_providencia_no_145.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras PROVIDENCIE COM URGENCIA, a manutenção geral, com o uso de máquinas, no Bairro José Dias.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/879/pedido_de_providencia_no_146.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/879/pedido_de_providencia_no_146.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal envie a este vereador resposta sobre o requerimento 07/2025, o qual é coautor, sobre a desafetação de áreas verdes ocupadas no Loteamento José Dias.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/880/pedido_de_providencia_no_148.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/880/pedido_de_providencia_no_148.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Obras providencie a reforma do muro do Cemitério Santa Cruz lado com a Rua 20, e ainda, que seja providenciada a troca do muro de lajes por alvenaria (Av. Dr. Carlos Fulgêncio).</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/881/pedido_de_providencia_no_149.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/881/pedido_de_providencia_no_149.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria Municipal de Educação possa manter em suas atividades, campanha e atividades voltadas ao combate do abuso/exploração sexual infantil, de forma constante, durante todos os meses do ano.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/882/pedido_de_providencia_no_150.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/882/pedido_de_providencia_no_150.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal estude sobre a possibilidade de estar sendo realizada uma feira agropecuária, com exposição de produtos artesanais,_x000D_
 produtores rurais, artistas locais, como espaço para oportunidades às pessoas de nosso município.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/883/pedido_de_providencia_no_151.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/883/pedido_de_providencia_no_151.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possibilite a mudança do local do percurso onde as Auto Escolas de Ibiá fazem aulas práticas com os condutores, transferindo-se da Av. Madre Maria de Jesus para o Bairro Jardim Universitário.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/884/pedido_de_providencia_no_152.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/884/pedido_de_providencia_no_152.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal e ao Secretário de Obras a construção de uma academia de ginástica ao ar livre na Praça Eurípedes Modesto, localizada na Rua 52 com a Rua 402 no Bairro São Benedito.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/885/pedido_de_providencia_no_153.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/885/pedido_de_providencia_no_153.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal faça a limpeza completa do Bairro José Dias.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/886/pedido_de_providencia_no_154.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/886/pedido_de_providencia_no_154.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a Limpeza geral nos cemitérios Santa Cruz, Recanto da Saudade localizados na área urbana do município e os cemitérios localizados nos distritos de Tobati e Argenita.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/887/pedido_de_providencia_no_155.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/887/pedido_de_providencia_no_155.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de estudo e posteriormente a viabilização da construção de uma rotatória próximo ao último redutor de velocidade na Avenida Tatão Palhares.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/888/pedido_de_providencia_no_156.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/888/pedido_de_providencia_no_156.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal faça a reforma das calçadas da Avenida da Nestlé entre a Rua 06 e o Grêmio Nestlé, nos dois lados.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/889/pedido_de_providencia_no_157.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/889/pedido_de_providencia_no_157.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal faça uma notificação para a empresa de segurança que faz a ronda noturnas nos bairros da cidade, nas justificativas a seguir expostas:</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Adriano Eduardo Fontes, Fernando da Tia Neuza, Nenê dos Três Maninhos, Neto do Bartinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/890/pedido_de_providencia_no_158.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/890/pedido_de_providencia_no_158.pdf</t>
   </si>
   <si>
     <t>Solicitamos a realização de estudo e posteriormente a viabilização de dois redutores de velocidade na Avenida Tatão Palhares.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/891/pedido_de_providencia_no_159.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/891/pedido_de_providencia_no_159.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras em conjunto com a Secretaria Municipal de Saúde providencie com urgência a colocação de cobertura na área externa do Posto de Saúde José Dias.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/892/pedido_de_providencia_no_160.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/892/pedido_de_providencia_no_160.pdf</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/893/pedido_de_providencia_no_161.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/893/pedido_de_providencia_no_161.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize a limpeza completa da Pracinha da Rua 50.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/894/pedido_de_providencia_no_162.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/894/pedido_de_providencia_no_162.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura disponibilize um caminhão Pipa para jogar água nas ruas de terra do Bairro José Dias pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/895/pedido_de_providencia_no_163.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/895/pedido_de_providencia_no_163.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize a construção de uma rede fluvial na Rua 216, no entroncamento com as Ruas 211, 225 e 227, do Bairro Dona Maroca.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/896/pedido_de_providencia_no_164.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/896/pedido_de_providencia_no_164.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura juntamente com a Secretaria de Obras realize a pavimentação asfáltica no final da Rua 17.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pedido_de_providencia_no_165.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pedido_de_providencia_no_165.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize a reforma da Ponte Felisbina, com a seguinte localização: saindo de Ibia, passa pela ponte do arco (rio quebra anzol), em seguida, nas cameras vira à direita, passa o rio são mateus, em seguida vira à direita, passa por um mata burro com córrego por baixo, segue a diante por mais 02 km e chega a Ponte Felisbina. Ponto de referência, ao lado da carvoeira.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Nenê dos Três Maninhos, Neto do Bartinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pedido_de_providencia_no_166.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pedido_de_providencia_no_166.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal e a Secretaria de Obras que seja realizada a manutenção do Poste de iluminação ao lado da Escola do Quilombo e entrada da quadra de futebol.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pedido_de_providencia_no_167.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pedido_de_providencia_no_167.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal e a Secretaria de Esportes que seja organizado um campeonato de futebol de campo em nossa cidade.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/900/pedido_de_providencia_no_168.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/900/pedido_de_providencia_no_168.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal estudo e viabilização de fazer uma licitação para que a empresa de telefonia vencedora faça a instalação de antena de telefonia no distrito do quilombo.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/901/pedido_de_providencia_no_169.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/901/pedido_de_providencia_no_169.pdf</t>
   </si>
   <si>
     <t>Solicito a viabilização de Estudo para Doação de Lote Municipal à Academia Ibiaense de Letras para construção de sede própria.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/902/pedido_de_providencia_no_170.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/902/pedido_de_providencia_no_170.pdf</t>
   </si>
   <si>
     <t>Reiteração de Pedido para Criação da Guarda Municipal de Ibiá/MG</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pedido_de_providencia_no_171.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pedido_de_providencia_no_171.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal e a Secretaria de Obras a realização de pintura utilizando tinta branca e cal, nos coqueiros e palmeiras das avenidas, assim como no meio-fio de todas as principais praças, ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/904/pedido_de_providencia_no_172.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/904/pedido_de_providencia_no_172.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal e a Secretaria de Obras faça a verificação da iluminação do letreiro da entrada da cidade.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/905/pedido_de_providencia_no_173.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/905/pedido_de_providencia_no_173.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal estudo e viabilização de redutores de velocidade (sinalização tartaruga) em todas as vias próximas às escolas municipais, estaduais e particulares do município de Ibiá.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/906/pedido_de_providencia_no_174.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/906/pedido_de_providencia_no_174.pdf</t>
   </si>
   <si>
     <t>Solicito atenção da Secretaria Municipal de Obras para que possam estar sendo instalados redutores de velocidade do tipo "quebra-molas" nos seguintes locais:_x000D_
 _x000D_
 1. Na rua 20, nas proximidades da sede do Sindicato dos Servidores Públicos_x000D_
 Municipais;_x000D_
 2. Na Rua W-3, próximo à sede da empresa SEMELC, bairro Jardim;_x000D_
 3. Na Rua 33, em frente a entrada da Escola Municipal José Dias dos Reis._x000D_
 4. Na Rodovia MG 235, perímetro urbano deste município, sentido Parque de_x000D_
 Exposições/Santa Casa, aproximadamente 300 metros após a sinalização eletrônica_x000D_
 (radar), antes da curva que antecede a passagem pelo viaduto da Ferrovia - FCA.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/907/pedido_de_providencia_no_175.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/907/pedido_de_providencia_no_175.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize a limpeza completa da Praça Padre Eustáquio e do canteiro próximo ao Supermercado Silveira.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/908/pedido_de_providencia_no_176.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/908/pedido_de_providencia_no_176.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize um estudo e a viabilização de trânsito em mão única na Rua 15 no trecho entre a Rua 20 e a Rua 26, e na Rua 26 entre a Rua 03 e a Rua 15.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/909/pedido_de_providencia_no_177.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/909/pedido_de_providencia_no_177.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize um estudo e a viabilização de um redutor de velocidade eletrônico (radar) na Rua Ivo Mendes (antiga 08), próximo ao SAAE.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/910/pedido_de_providencia_no_178.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/910/pedido_de_providencia_no_178.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal realize obras de tapa buracos na Rodovia MG 235, no perímetro urbano da cidade, próximo a Borracharia JJ e Laticínio Canto de Minas.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/911/pedido_de_providencia_no_179.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/911/pedido_de_providencia_no_179.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize um estudo e a viabilidade de redução da rotatória localizada no entroncamento da Rua Doralice da Silva Souza (antiga Rua 59) com a Rua 20, próximo ao Terminal Rodoviário.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/912/pedido_de_providencia_no_180.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/912/pedido_de_providencia_no_180.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Obras faça a fiscalização da empresa responsável pela varrição do Bairro Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pedido_de_providencia_no_181.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pedido_de_providencia_no_181.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria Municipal de Saúde faça um estudo e a viabilização de transporte para as pessoas carentes que forem fazer consultas, exames e tratamentos médicos particulares em outras cidades.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/914/pedido_de_providencia_no_182.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/914/pedido_de_providencia_no_182.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de construção/implantação de redutor de velocidade entre a Rua 04 e a Praça Olímpio de Souza - proximidades da Lavandeira Cristal.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>André Ribeiro, Neto do Bartinho</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/915/pedido_de_providencia_no_183.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/915/pedido_de_providencia_no_183.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de obras de manutenção da estrada rural da região do Paraíso.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>André Ribeiro, Fernando da Tia Neuza</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/916/pedido_de_providencia_no_184.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/916/pedido_de_providencia_no_184.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção, obras de correção e recapeamento do asfalto da Rua 110, Bairro São Dimas, próximo a sede da FCA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/917/pedido_de_providencia_no_185.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/917/pedido_de_providencia_no_185.pdf</t>
   </si>
   <si>
     <t>Solicito atenção e compreensão por parte da Administração Municipal, via de sua secretaria Municipal de Saúde, para que possa estar sendo realizada a contratação de um oficineiro para o CAPS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/918/pedido_de_providencia_no_186.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/918/pedido_de_providencia_no_186.pdf</t>
   </si>
   <si>
     <t>Solicito que a Secretaria de Obras providencie a construção de calçadas (passeios) nas Ruas A C do Bairro Nossa Senhora de Fátima e Risoleta Neves. Referência: Começa na Rua A próxima rotatória do morrão da serra e termina na Rua C no Bairro Risoleta Neves.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pedido_de_providencia_no_187.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pedido_de_providencia_no_187.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal estudo e viabilização de readequação da carga horária dos profissionais de odontologia (dentista) que atende na rede municipal de saúde para 04h/dia.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/920/pedido_de_providencia_no_188.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/920/pedido_de_providencia_no_188.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal faça a reforma interna, telhado, parte elétrica, pintura, hidráulica e dedetização do Posto de Saúde Agda Borges.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/921/pedido_de_providencia_no_189.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/921/pedido_de_providencia_no_189.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal faça a canalização do córrego que margeia o Bairro José Dias viabilizando a construção de uma passagem dos moradores do Bairro José Dias para o Bairro Recanto dos Ipês.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/922/pedido_de_providencia_no_190.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/922/pedido_de_providencia_no_190.pdf</t>
   </si>
   <si>
     <t>Solicitar a Prefeitura Municipal faça a doação dos bloquetes sextavados e ladrilhos de cimento que se encontram em um lote vago atrás do Posto de Saúde Agda Borges para p Clube do Cavalo de Ibiá.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pedido_de_providencia_no_191.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pedido_de_providencia_no_191.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal faça a locação de um imóvel no município de Ibia Para implementar o Programa CASA, LAR.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pedido_de_providencia_no_192.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pedido_de_providencia_no_192.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal faça o estudo e a viabilização para aquisição de um veículo castramóvel.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pedido_de_providencia_no_193.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pedido_de_providencia_no_193.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal e a secretaria municipal de obras façam um estudo e a viabilização para instalação de redutores de velocidade (quebra-molas) nos locais a seguir expostos:_x000D_
 _x000D_
 - Na Rua 20, próximo a mercearia do Carlão e Pracinha:_x000D_
 - Na Rua 60, próximo ao estabelecimento comercial Ponto Certo;_x000D_
 - Na avenida José Cambraia próximo a Escola Dr. Pedro Dias dos Reis (Ginásio).</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pedido_de_providencia_no_194.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pedido_de_providencia_no_194.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo intervenha junto à Empresa prestadora dos serviços de transporte dos pacientes que fazem tratamento na cidade de Uberaba/MG, para que possa ser viabilizada a troca do atual ônibus para um mais novo, com melhores condições de conforto e higiene.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/927/pedido_de_providencia_no_195.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/927/pedido_de_providencia_no_195.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal providencia a aquisição de um micro-ônibus com acentos mais confortáveis para atender aos pacientes que fazem_x000D_
 deslocamento para tratamento de hemodiálise fora de nosso município.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/928/pedido_de_providencia_no_196.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/928/pedido_de_providencia_no_196.pdf</t>
   </si>
   <si>
     <t>Solicitar a manutenção (cascalho) das estradas rurais da região da tragédia.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/929/pedido_de_providencia_no_197.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/929/pedido_de_providencia_no_197.pdf</t>
   </si>
   <si>
     <t>Solicitar a reativação da casa da criança instalada no Bairro São Dimas.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/930/pedido_de_providencia_no_198.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/930/pedido_de_providencia_no_198.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal faça um comunicado a todas as empresas de entretenimento que forem exercer sua atividade nas festas municipais a estamparem placas de prioridade a crianças com autismo e outras deficiências amparadas por lei.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/931/pedido_de_providencia_no_199.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/931/pedido_de_providencia_no_199.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de limpeza geral na Rua 500, no Bairro Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/932/pedido_de_providencia_no_200.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/932/pedido_de_providencia_no_200.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de limpeza geral do passeio da Rua 26, próximo a Delegacia de Policia Civil.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pedido_de_providencia_no_201.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pedido_de_providencia_no_201.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de limpeza e sinalização com o uso de tinta no asfalto da Avenida Madre Maria de Jesus.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/934/pedido_de_providencia_no_202.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/934/pedido_de_providencia_no_202.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal e a Secretaria de Obras providencie a instalação de um redutor de velocidade (quebra-molas) na Rua 18, próximo à Rua A, no Loteamento Jardim Europa, ou no entroncamento das duas Ruas.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pedido_de_providencia_no_203.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pedido_de_providencia_no_203.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal e a Secretaria de Saúde que sejam realizados estudos e a viabilização da aquisição de um Aplicativo para a área da saúde com as mesmas funcionalidades ou semelhante ao que está sendo apresentado nas fotos em anexo, denominado Saúde + Uberlândia.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pedido_de_providencia_no_204.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pedido_de_providencia_no_204.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Saúde realize um estudo e a viabilização para aumentar a cota dos exames disponibilizados à população.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/937/pedido_de_providencia_no_205.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/937/pedido_de_providencia_no_205.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize a manutenção das calçadas do Bairro São João, em especial atenção para as Ruas 109, 111 e 115 que estão em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/938/pedido_de_providencia_no_206.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/938/pedido_de_providencia_no_206.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal contrate servidores públicos temporários ou faça remanejamento para trabalharem nos períodos de férias dos auxiliares de limpeza.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/939/pedido_de_providencia_no_207.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/939/pedido_de_providencia_no_207.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras promova a instalação de lixeiras ao longo das principais vias públicas da cidade, dentre elas, Avenida José Cambraia, Avenida Getúlio Vargas, Avenida Bartolomeu Ribeiro de Paiva, Rua 20 e Rua Sebastião Dutra Sobrinho (Antiga Rua 60).</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/940/pedido_de_providencia_no_208.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/940/pedido_de_providencia_no_208.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo providencie uma ampla reforma no Pronto Socorro da Santa Casa de Misericórdia Padre Eustáquio, com a ampliação da_x000D_
 recepção, banheiros e da sala de observação.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/941/pedido_de_providencia_no_209.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/941/pedido_de_providencia_no_209.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo viabilize a possibilidade de ser doado um terreno para o grupo "Transformação", para construção de sua sede própria.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/942/pedido_de_providencia_no_210.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/942/pedido_de_providencia_no_210.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo diante dos inúmeros pedidos para realização de exames de mamografia, que seja providenciado a compra de um aparelho_x000D_
 de mamografia para atendimento das pacientes do nosso município.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/943/pedido_de_providencia_no_211.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/943/pedido_de_providencia_no_211.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal faça a doação através de recursos próprios ou que ajude por meio dos deputados estaduais e federais apoiadores com emendas parlamentares para aquisição de um ônibus para a Terceira Idade de Ibiá.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/944/pedido_de_providencia_no_212.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/944/pedido_de_providencia_no_212.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal faça um estudo e a viabilização de substituição dos quebra-molas por semáforos no entroncamento da Rua 20 com a Avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/945/pedido_de_providencia_no_213.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/945/pedido_de_providencia_no_213.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal e a Secretaria de Obras a instalação de um poste de iluminação da Rua Antônio Braz, próximo ao n. 37, no distrito de Argenita.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/946/pedido_de_providencia_no_214.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/946/pedido_de_providencia_no_214.pdf</t>
   </si>
   <si>
     <t>Solicito ao Prefeito Municipal e a Secretaria de Saúde estudo e a viabilização da extensão do período de atendimento médico no distrito de Argenita até às 15h.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/947/pedido_de_providencia_no_215.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/947/pedido_de_providencia_no_215.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito Municipal e Secretário de Obras a realização de limpeza no passeio da Rua 169, em frente ao local aonde está sendo construída a Escola Municipal do Bairro Risoleta Neves.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pedido_de_providencia_no_216.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pedido_de_providencia_no_216.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito Municipal e Secretário de Obras que faça a instalação elétrica da Creche do Bairro São Benedito.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/949/pedido_de_providencia_no_217.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/949/pedido_de_providencia_no_217.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo possa providenciar a instalação de internet com wifi no Centro de Fisioterapia do nosso município, para atendimento das_x000D_
 necessidades dos profissionais e pacientes.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/950/pedido_de_providencia_no_218.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/950/pedido_de_providencia_no_218.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal juntamente com a Secretaria Municipal de Cultura providencie para que o muro do Estádio JK possa ser pintado por_x000D_
 artistas do nosso município.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/951/pedido_de_providencia_no_219.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/951/pedido_de_providencia_no_219.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal juntamente com a Secretaria Municipal de Obras viabilize providências para que possa ser construída uma Pracinha no_x000D_
 terreno próximo ao acesso principal (entrada e saída) do bairro João Ferreira.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/952/pedido_de_providencia_no_220.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/952/pedido_de_providencia_no_220.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo possa providenciar a demolição de duas casas abandonadas localizadas na Rua 32 esquina com a Av. Carlos Fulgêncio, no_x000D_
 Centro de nossa cidade.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/953/pedido_de_providencia_no_221.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/953/pedido_de_providencia_no_221.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza da Praça São Pedro de Alcântara.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/954/pedido_de_providencia_no_222.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/954/pedido_de_providencia_no_222.pdf</t>
   </si>
   <si>
     <t>Solicitar a substituição das lâmpadas queimadas na rede de iluminação pública do Distrito Industrial, especialmente ao longo da antiga rodovia Ibiá-Araxá, no sentido da empresa Cerealle Agronegócios e da antiga Cargill.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/955/pedido_de_providencia_no_224.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/955/pedido_de_providencia_no_224.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que faça estudo e a viabilidade de disponibilização de forma gratuita de internet em toda cidade de Ibiá.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/956/pedido_de_providencia_no_225.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/956/pedido_de_providencia_no_225.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal e a Secretaria de Saúde informações a respeito da falta de medicamentos essenciais na Farmácia Popular.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/957/pedido_de_providencia_no_226.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/957/pedido_de_providencia_no_226.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a Secretaria de Obras faça estudo e a viabilização da colocação de sinalização no entroncamento da Rua 04 com a Rua 02, próximo ao Posto São Domingos.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/958/pedido_de_providencia_no_227.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/958/pedido_de_providencia_no_227.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal e a Secretaria de Saúde providenciem com urgência a liberação de duas ou mais caixas de tiras para medir glicose para todos os pacientes diabéticos do município de Ibiá.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/959/pedido_de_providencia_no_228.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/959/pedido_de_providencia_no_228.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal juntamente com a Secretaria de Obras realize a manutenção da Praça da Matriz, em especial a irrigação da grama.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/960/pedido_de_providencia_no_229.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/960/pedido_de_providencia_no_229.pdf</t>
   </si>
   <si>
     <t>Solicito atenção da Administração Municipal para que junto à Secretaria Municipal de Obras e infraestrutura de nosso município, possam ser tomadas providências para que possa ser realizada reforma obras de recuperação do gramado do estádio municipal JK na cidade de Ibiá e colocação de tela ao redor da quadra de esportes, no distrito de Tobati.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/961/pedido_de_providencia_no_230.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/961/pedido_de_providencia_no_230.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo providencie a reforma do prédio de propriedade do município, localizado na Rua 33 (antiga sede da Creche Canuta), com a construção de mais uma sala, para que possa ser instalado o EJA - Ensino de Jovens e Adultos.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/962/pedido_de_providencia_no_231.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/962/pedido_de_providencia_no_231.pdf</t>
   </si>
   <si>
     <t>Solicito atenção por parte da Secretaria Municipal de Obras para que possa estar sendo instalado um redutor de velocidade "quebra-molas" no cruzamento da Rua 38 com a Rua 39, no bairro Deolinda Mendes.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/963/pedido_de_providencia_no_232.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/963/pedido_de_providencia_no_232.pdf</t>
   </si>
   <si>
     <t>Solicito que a Administração Municipal juntamente com a Direção da Santa Casa de Misericórdia Padre Eustáquio, possam estar viabilizando meios hábeis a majoração do valor do vale alimentação dos funcionários do hospital, que atualmente ganham R$ 80,00 a título desse benefício.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/964/pedido_de_providencia_no_233.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/964/pedido_de_providencia_no_233.pdf</t>
   </si>
   <si>
     <t>Solicito que a Prefeitura Municipal e a Secretaria de Saúde providenciem com a máxima urgência a aquisição de materiais odontológicos em todas as unidades de saúde bucal.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/965/pedido_de_providencia_no_238.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/965/pedido_de_providencia_no_238.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal e a Secretaria de Saúde que providenciem a contratação e/ou remanejamento de uma auxiliar de limpeza para atender a Farmácia Municipal de Ibiá e Almoxarifado.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/966/pedido_de_providencia_no_239.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/966/pedido_de_providencia_no_239.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal e a Secretaria de Obras providenciem estudos e a viabilização de um redutor de velocidade (quebra-molas) para a Rua 113, Bairro São João, em frente as residências de números 770 e 781.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/967/pedido_de_providencia_no_240.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/967/pedido_de_providencia_no_240.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeitura Municipal e a Secretaria de Saúde providenciem o imediato funcionamento do almoxarifado da Farmácia Municipal.</t>
   </si>
   <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/968/pedido_de_providencia_no_241.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Prefeitura Municipal e a Secretaria de Saúde providenciem o remanejamento de mais um funcionário de forma definitiva para a Farmácia Municipal.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/969/pedido_de_providencia_no_242.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que a Prefeitura Municipal realize estudo a viabilidade para construir uma sede própria para todas as secretarias municipais.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/970/pedido_de_providencia_no_243.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização de obras na parte interna e externa do velório comunitário.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/971/pedido_de_providencia_no_244.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Municipal a disponibilização de assentos para os acompanhantes dos pacientes que fazem tratamento na cidade de Patrocínio</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/972/pedido_de_providencia_no_245.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Municipal e ao Secretário de Obras estudo e a viabilização da colocação de sinalização (tartaruga) nas principais vias do Bairro Nossa Senhora de Lourdes.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/973/pedido_de_providencia_no_246.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Prefeito Municipal e ao Secretário de Obras a limpeza completa da Rua 97 e seus entornos, principalmente entre a citada rua e a rodovia MG 187.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/974/pedido_de_providencia_no_247.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Prefeito Municipal e ao Secretário de Obras estudo e a viabilização da construção de um viaduto para o Bairro João Ferreira.</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>Solicitam ao Prefeito Municipal e ao Secretário de Obras estudo e a viabilização da construção de uma Praça para o Bairro Nossa Senhora de Lourdes.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>Solicito que a Secretaria Municipal de Obras possa tomar providências no sentido de realizar a limpeza das Praças Osório, São Geraldo e São José localizadas no Distrito de Tobati nesse município, com a poda das árvores, grama, e demais providências que se fizerem necessárias para boa manutenção do local.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/977/pedido_de_providencia_no_250.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que a Prefeitura Municipal a instalação de um ponto do sinal de internet para o Estádio JK.</t>
+  </si>
+  <si>
     <t>754</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_01-2025.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Valho-me do presente ensejo para requerer, que sejam tomadas providências necessárias para que sejam realizadas ações necessárias e_x000D_
 eficazes a se proporcionar melhorias na qualidade da água que é fornecida aos moradores do Distrito de Tobati, neste município. | Autor: Ver. Allan</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no_02-2025.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja elaborado projeto e execução de obras de ampliação sobre o córrego do curtume, na Rua Geraldo Borges Damásio, (antiga 23), que dá acesso à AABB. | Autor: Ver. Tânia</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_no_03-2025.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar em caráter de urgência que medidas sejam tomadas em relação aos cemitérios do nosso município, cito cemitério Recanto da Saudade e cemitério Santa Cruz, pois os mesmos necessitam das seguintes providencias:_x000D_
 _x000D_
 1- Que seja cimentado atrás do necrotério do cemitério Santa Cruz, devido às péssimas_x000D_
 condições do local, causando riscos de quedas aos visitantes;_x000D_
 2- Instalação de bebedouros nos dois cemitérios:_x000D_
 3- Iluminação do cemitério Recanto da Saudade;_x000D_
 4- Fornecimento de EPI para os coveiros e funcionários da manutenção, que estão_x000D_
 diariamente expostos a doenças, pois tem contato direto com cadáveres em_x000D_
 decomposição;_x000D_
 5- Contratar mais dois funcionários para o Cemitério Recanto da Saudade devido à sua_x000D_
 extensão, para que a limpeza seja realizada com eficiência;_x000D_
 6- Pagamento de periculosidade aos funcionários dos cemitérios pois os mesmos estão_x000D_
 sempre expostos a riscos de picadas de escorpiões que são comuns e em grande_x000D_
 quantidade no local, conforme foto em anexo._x000D_
 _x000D_
 Autor: Ver. Roberta</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>Allan do Nute, Paulinho Jibóia, Roberta</t>
   </si>
   <si>
-    <t>https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_no_04-2025.pdf</t>
+    <t>http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Atendimento às Reivindicações dos Conselheiros Tutelares, conforme detalhado nos ofícios anexados e encaminhados pelo Conselho Tutelar dos Direitos da Criança e do Adolescente de Ibiá-MG As reivindicações dos Conselheiros Tutelares incluem, mas não se limitam a:_x000D_
 _x000D_
 1. Ajuste salarial de acordo com o previsto na Lei Municipal n° 2.582/2023 e a equiparação com municípios vizinhos de porte semelhante, conforme demonstrado no levantamento realizado pelo Conselho Tutelar._x000D_
 _x000D_
 2. Pagamento de sobreaviso, considerando que em outros municípios da região esse beneficio é concedido, reconhecendo o caráter essencial do serviço prestado pelos Conselheiros._x000D_
 _x000D_
 3. Pagamento de gratificações e auxilio-alimentação, como forma de valorização da categoria e reconhecimento da importância do trabalho desenvolvido na proteção dos direitos das crianças e adolescentes do município._x000D_
 _x000D_
 Autor: Ver. Allan, Paulinho, Roberta</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3285,68 +3399,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/740/pedido_de_providencia_no_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/741/pedido_de_providencia_no_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/742/pedido_de_providencia_no_05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/743/pedido_de_providencia_no_06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/744/pedido_de_providencia_no_07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/745/pedido_de_providencia_no_08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/746/pedido_de_providencia_no_09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/747/pedido_de_providencia_no_10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/748/pedido_de_providencia_no_11.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/749/pedido_de_providencia_no_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/750/pedido_de_providencia_no_13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/751/pedido_de_providencia_no_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/753/pedido_de_providencia_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/756/pedido_de_providencia_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/757/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/758/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/759/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pedido_de_providencia_no_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/761/pedido_de_providencia_no_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/762/pedido_de_providencia_no_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/763/pedido_de_providencia_no_26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/764/pedido_de_providencia_no_27.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/765/pedido_de_providencia_no_28.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pedido_de_providencia_no_29.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/767/pedido_de_providencia_no_30.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/768/pedido_de_providencia_no_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/769/pedido_de_providencia_no_32.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/770/pedido_de_providencia_no_33.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/771/pedido_de_providencia_no_34.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/772/pedido_de_providencia_no_35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pedido_de_providencia_no_36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/774/pedido_de_providencia_no_37.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/775/pedido_de_providencia_no_38.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/776/pedido_de_providencia_no_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/777/pedido_de_providencia_no_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/778/pedido_de_providencia_no_43.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/779/pedido_de_providencia_no_44.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/780/pedido_de_providencia_no_45.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/781/pedido_de_providencia_no_46.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/782/pedido_de_providencia_no_47.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/783/pedido_de_providencia_no_48.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/784/pedido_de_providencia_no_49.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/785/pedido_de_providencia_no_50.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/786/pedido_de_providencia_no_51.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/787/pedido_de_providencia_no_52.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/788/pedido_de_providencia_no_53.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/789/pedido_de_providencia_no_54.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/790/pedido_de_providencia_no_55.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/791/pedido_de_providencia_no_56.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/792/pedido_de_providencia_no_57.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/793/pedido_de_providencia_no_58.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/794/pedido_de_providencia_no_59.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/795/pedido_de_providencia_no_60.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/796/pedido_de_providencia_no_61.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/797/pedido_de_providencia_no_62.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/798/pedido_de_providencia_no_63.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/799/pedido_de_providencia_no_64.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/800/pedido_de_providencia_no_65.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/801/pedido_de_providencia_no_67.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/802/pedido_de_providencia_no_68.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/803/pedido_de_providencia_no_69.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/804/pedido_de_providencia_no_70.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/805/pedido_de_providencia_no_71.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/806/pedido_de_providencia_no_72.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/807/pedido_de_providencia_no_73.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/808/pedido_de_providencia_no_74.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/809/pedido_de_providencia_no_75.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/810/pedido_de_providencia_no_76.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/811/pedido_de_providencia_no_77.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/812/pedido_de_providencia_no_78.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/813/pedido_de_providencia_no_79.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/814/pedido_de_providencia_no_80.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/815/pedido_de_providencia_no_81.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/816/pedido_de_providencia_no_82.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/817/pedido_de_providencia_no_83.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/821/pedido_de_providencia_no_86.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/822/pedido_de_providencia_no_87.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/823/pedido_de_providencia_no_88.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/824/pedido_de_providencia_no_89.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/825/pedido_de_providencia_no_90.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/826/pedido_de_providencia_no_91.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pedido_de_providencia_no_92.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/828/pedido_de_providencia_no_93.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/829/pedido_de_providencia_no_94.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/830/pedido_de_providencia_no_95.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/831/pedido_de_providencia_no_96.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/832/pedido_de_providencia_no_97.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/833/pedido_de_providencia_no_98.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/834/pedido_de_providencia_no_99.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/835/pedido_de_providencia_no_100.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/836/pedido_de_providencia_no_101.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/837/pedido_de_providencia_no_102.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/838/pedido_de_providencia_no_103.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/839/pedido_de_providencia_no_105.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/840/pedido_de_providencia_no_106.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/841/pedido_de_providencia_no_107.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/842/pedido_de_providencia_no_108.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pedido_de_providencia_no_109.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/844/pedido_de_providencia_no_110.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/845/pedido_de_providencia_no_111.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/846/pedido_de_providencia_no_112.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/847/pedido_de_providencia_no_113.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pedido_de_providencia_no_114.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/849/pedido_de_providencia_no_115.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/850/pedido_de_providencia_no_116.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/851/pedido_de_providencia_no_117.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/853/pedido_de_providencia_no_120.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/854/pedido_de_providencia_no_121.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/855/pedido_de_providencia_no_122.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/856/pedido_de_providencia_no_123.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/857/pedido_de_providencia_no_124.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/858/pedido_de_providencia_no_125.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/859/pedido_de_providencia_no_126.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/860/pedido_de_providencia_no_127.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/861/pedido_de_providencia_no_128.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/862/pedido_de_providencia_no_129.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pedido_de_providencia_no_130.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pedido_de_providencia_no_131.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/865/pedido_de_providencia_no_132.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/866/pedido_de_providencia_no_133.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/867/pedido_de_providencia_no_134.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/868/pedido_de_providencia_no_135.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/869/pedido_de_providencia_no_136.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/870/pedido_de_providencia_no_137.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/871/pedido_de_providencia_no_138.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/872/pedido_de_providencia_no_139.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/873/pedido_de_providencia_no_140.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/874/pedido_de_providencia_no_141.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/875/pedido_de_providencia_no_142.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/876/pedido_de_providencia_no_143.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/877/pedido_de_providencia_no_144.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/878/pedido_de_providencia_no_145.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/879/pedido_de_providencia_no_146.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/880/pedido_de_providencia_no_148.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/881/pedido_de_providencia_no_149.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/882/pedido_de_providencia_no_150.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/883/pedido_de_providencia_no_151.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/884/pedido_de_providencia_no_152.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/885/pedido_de_providencia_no_153.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/886/pedido_de_providencia_no_154.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/887/pedido_de_providencia_no_155.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/888/pedido_de_providencia_no_156.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/889/pedido_de_providencia_no_157.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/890/pedido_de_providencia_no_158.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/891/pedido_de_providencia_no_159.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/892/pedido_de_providencia_no_160.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/893/pedido_de_providencia_no_161.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/894/pedido_de_providencia_no_162.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/895/pedido_de_providencia_no_163.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/896/pedido_de_providencia_no_164.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pedido_de_providencia_no_165.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pedido_de_providencia_no_166.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pedido_de_providencia_no_167.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/900/pedido_de_providencia_no_168.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/901/pedido_de_providencia_no_169.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/902/pedido_de_providencia_no_170.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pedido_de_providencia_no_171.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/904/pedido_de_providencia_no_172.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/905/pedido_de_providencia_no_173.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/906/pedido_de_providencia_no_174.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/907/pedido_de_providencia_no_175.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/908/pedido_de_providencia_no_176.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/909/pedido_de_providencia_no_177.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/910/pedido_de_providencia_no_178.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/911/pedido_de_providencia_no_179.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/912/pedido_de_providencia_no_180.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pedido_de_providencia_no_181.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/914/pedido_de_providencia_no_182.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/915/pedido_de_providencia_no_183.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/916/pedido_de_providencia_no_184.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/917/pedido_de_providencia_no_185.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/918/pedido_de_providencia_no_186.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pedido_de_providencia_no_187.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/920/pedido_de_providencia_no_188.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/921/pedido_de_providencia_no_189.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/922/pedido_de_providencia_no_190.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pedido_de_providencia_no_191.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pedido_de_providencia_no_192.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pedido_de_providencia_no_193.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pedido_de_providencia_no_194.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/927/pedido_de_providencia_no_195.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/928/pedido_de_providencia_no_196.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/929/pedido_de_providencia_no_197.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/930/pedido_de_providencia_no_198.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/931/pedido_de_providencia_no_199.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/932/pedido_de_providencia_no_200.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pedido_de_providencia_no_201.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/934/pedido_de_providencia_no_202.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pedido_de_providencia_no_203.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pedido_de_providencia_no_204.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/937/pedido_de_providencia_no_205.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/938/pedido_de_providencia_no_206.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/939/pedido_de_providencia_no_207.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/940/pedido_de_providencia_no_208.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/941/pedido_de_providencia_no_209.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/942/pedido_de_providencia_no_210.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/943/pedido_de_providencia_no_211.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/944/pedido_de_providencia_no_212.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/945/pedido_de_providencia_no_213.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/946/pedido_de_providencia_no_214.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/947/pedido_de_providencia_no_215.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pedido_de_providencia_no_216.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/949/pedido_de_providencia_no_217.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/950/pedido_de_providencia_no_218.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/951/pedido_de_providencia_no_219.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/952/pedido_de_providencia_no_220.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/953/pedido_de_providencia_no_221.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/954/pedido_de_providencia_no_222.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/955/pedido_de_providencia_no_224.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/956/pedido_de_providencia_no_225.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/957/pedido_de_providencia_no_226.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/958/pedido_de_providencia_no_227.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/959/pedido_de_providencia_no_228.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/960/pedido_de_providencia_no_229.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/961/pedido_de_providencia_no_230.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/962/pedido_de_providencia_no_231.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/963/pedido_de_providencia_no_232.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/964/pedido_de_providencia_no_233.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/965/pedido_de_providencia_no_238.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/966/pedido_de_providencia_no_239.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/967/pedido_de_providencia_no_240.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_no_04-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/740/pedido_de_providencia_no_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/741/pedido_de_providencia_no_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/742/pedido_de_providencia_no_05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/743/pedido_de_providencia_no_06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/744/pedido_de_providencia_no_07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/745/pedido_de_providencia_no_08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/746/pedido_de_providencia_no_09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/747/pedido_de_providencia_no_10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/748/pedido_de_providencia_no_11.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/749/pedido_de_providencia_no_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/750/pedido_de_providencia_no_13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/751/pedido_de_providencia_no_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/753/pedido_de_providencia_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/756/pedido_de_providencia_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/757/pedido_de_providencia_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/758/pedido_de_providencia_no_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/759/pedido_de_providencia_no_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/760/pedido_de_providencia_no_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/761/pedido_de_providencia_no_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/762/pedido_de_providencia_no_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/763/pedido_de_providencia_no_26.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/764/pedido_de_providencia_no_27.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/765/pedido_de_providencia_no_28.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/766/pedido_de_providencia_no_29.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/767/pedido_de_providencia_no_30.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/768/pedido_de_providencia_no_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/769/pedido_de_providencia_no_32.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/770/pedido_de_providencia_no_33.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/771/pedido_de_providencia_no_34.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/772/pedido_de_providencia_no_35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/773/pedido_de_providencia_no_36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/774/pedido_de_providencia_no_37.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/775/pedido_de_providencia_no_38.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/776/pedido_de_providencia_no_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/777/pedido_de_providencia_no_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/778/pedido_de_providencia_no_43.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/779/pedido_de_providencia_no_44.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/780/pedido_de_providencia_no_45.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/781/pedido_de_providencia_no_46.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/782/pedido_de_providencia_no_47.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/783/pedido_de_providencia_no_48.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/784/pedido_de_providencia_no_49.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/785/pedido_de_providencia_no_50.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/786/pedido_de_providencia_no_51.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/787/pedido_de_providencia_no_52.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/788/pedido_de_providencia_no_53.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/789/pedido_de_providencia_no_54.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/790/pedido_de_providencia_no_55.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/791/pedido_de_providencia_no_56.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/792/pedido_de_providencia_no_57.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/793/pedido_de_providencia_no_58.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/794/pedido_de_providencia_no_59.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/795/pedido_de_providencia_no_60.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/796/pedido_de_providencia_no_61.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/797/pedido_de_providencia_no_62.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/798/pedido_de_providencia_no_63.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/799/pedido_de_providencia_no_64.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/800/pedido_de_providencia_no_65.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/801/pedido_de_providencia_no_67.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/802/pedido_de_providencia_no_68.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/803/pedido_de_providencia_no_69.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/804/pedido_de_providencia_no_70.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/805/pedido_de_providencia_no_71.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/806/pedido_de_providencia_no_72.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/807/pedido_de_providencia_no_73.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/808/pedido_de_providencia_no_74.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/809/pedido_de_providencia_no_75.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/810/pedido_de_providencia_no_76.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/811/pedido_de_providencia_no_77.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/812/pedido_de_providencia_no_78.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/813/pedido_de_providencia_no_79.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/814/pedido_de_providencia_no_80.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/815/pedido_de_providencia_no_81.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/816/pedido_de_providencia_no_82.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/817/pedido_de_providencia_no_83.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/821/pedido_de_providencia_no_86.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/822/pedido_de_providencia_no_87.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/823/pedido_de_providencia_no_88.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/824/pedido_de_providencia_no_89.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/825/pedido_de_providencia_no_90.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/826/pedido_de_providencia_no_91.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pedido_de_providencia_no_92.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/828/pedido_de_providencia_no_93.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/829/pedido_de_providencia_no_94.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/830/pedido_de_providencia_no_95.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/831/pedido_de_providencia_no_96.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/832/pedido_de_providencia_no_97.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/833/pedido_de_providencia_no_98.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/834/pedido_de_providencia_no_99.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/835/pedido_de_providencia_no_100.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/836/pedido_de_providencia_no_101.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/837/pedido_de_providencia_no_102.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/838/pedido_de_providencia_no_103.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/839/pedido_de_providencia_no_105.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/840/pedido_de_providencia_no_106.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/841/pedido_de_providencia_no_107.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/842/pedido_de_providencia_no_108.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/843/pedido_de_providencia_no_109.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/844/pedido_de_providencia_no_110.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/845/pedido_de_providencia_no_111.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/846/pedido_de_providencia_no_112.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/847/pedido_de_providencia_no_113.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/848/pedido_de_providencia_no_114.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/849/pedido_de_providencia_no_115.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/850/pedido_de_providencia_no_116.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/851/pedido_de_providencia_no_117.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/853/pedido_de_providencia_no_120.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/854/pedido_de_providencia_no_121.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/855/pedido_de_providencia_no_122.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/856/pedido_de_providencia_no_123.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/857/pedido_de_providencia_no_124.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/858/pedido_de_providencia_no_125.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/859/pedido_de_providencia_no_126.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/860/pedido_de_providencia_no_127.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/861/pedido_de_providencia_no_128.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/862/pedido_de_providencia_no_129.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pedido_de_providencia_no_130.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pedido_de_providencia_no_131.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/865/pedido_de_providencia_no_132.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/866/pedido_de_providencia_no_133.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/867/pedido_de_providencia_no_134.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/868/pedido_de_providencia_no_135.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/869/pedido_de_providencia_no_136.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/870/pedido_de_providencia_no_137.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/871/pedido_de_providencia_no_138.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/872/pedido_de_providencia_no_139.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/873/pedido_de_providencia_no_140.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/874/pedido_de_providencia_no_141.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/875/pedido_de_providencia_no_142.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/876/pedido_de_providencia_no_143.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/877/pedido_de_providencia_no_144.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/878/pedido_de_providencia_no_145.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/879/pedido_de_providencia_no_146.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/880/pedido_de_providencia_no_148.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/881/pedido_de_providencia_no_149.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/882/pedido_de_providencia_no_150.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/883/pedido_de_providencia_no_151.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/884/pedido_de_providencia_no_152.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/885/pedido_de_providencia_no_153.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/886/pedido_de_providencia_no_154.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/887/pedido_de_providencia_no_155.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/888/pedido_de_providencia_no_156.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/889/pedido_de_providencia_no_157.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/890/pedido_de_providencia_no_158.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/891/pedido_de_providencia_no_159.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/892/pedido_de_providencia_no_160.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/893/pedido_de_providencia_no_161.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/894/pedido_de_providencia_no_162.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/895/pedido_de_providencia_no_163.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/896/pedido_de_providencia_no_164.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pedido_de_providencia_no_165.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pedido_de_providencia_no_166.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/899/pedido_de_providencia_no_167.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/900/pedido_de_providencia_no_168.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/901/pedido_de_providencia_no_169.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/902/pedido_de_providencia_no_170.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pedido_de_providencia_no_171.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/904/pedido_de_providencia_no_172.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/905/pedido_de_providencia_no_173.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/906/pedido_de_providencia_no_174.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/907/pedido_de_providencia_no_175.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/908/pedido_de_providencia_no_176.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/909/pedido_de_providencia_no_177.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/910/pedido_de_providencia_no_178.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/911/pedido_de_providencia_no_179.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/912/pedido_de_providencia_no_180.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pedido_de_providencia_no_181.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/914/pedido_de_providencia_no_182.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/915/pedido_de_providencia_no_183.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/916/pedido_de_providencia_no_184.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/917/pedido_de_providencia_no_185.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/918/pedido_de_providencia_no_186.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pedido_de_providencia_no_187.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/920/pedido_de_providencia_no_188.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/921/pedido_de_providencia_no_189.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/922/pedido_de_providencia_no_190.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pedido_de_providencia_no_191.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pedido_de_providencia_no_192.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pedido_de_providencia_no_193.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pedido_de_providencia_no_194.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/927/pedido_de_providencia_no_195.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/928/pedido_de_providencia_no_196.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/929/pedido_de_providencia_no_197.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/930/pedido_de_providencia_no_198.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/931/pedido_de_providencia_no_199.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/932/pedido_de_providencia_no_200.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pedido_de_providencia_no_201.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/934/pedido_de_providencia_no_202.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pedido_de_providencia_no_203.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pedido_de_providencia_no_204.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/937/pedido_de_providencia_no_205.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/938/pedido_de_providencia_no_206.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/939/pedido_de_providencia_no_207.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/940/pedido_de_providencia_no_208.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/941/pedido_de_providencia_no_209.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/942/pedido_de_providencia_no_210.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/943/pedido_de_providencia_no_211.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/944/pedido_de_providencia_no_212.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/945/pedido_de_providencia_no_213.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/946/pedido_de_providencia_no_214.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/947/pedido_de_providencia_no_215.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pedido_de_providencia_no_216.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/949/pedido_de_providencia_no_217.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/950/pedido_de_providencia_no_218.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/951/pedido_de_providencia_no_219.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/952/pedido_de_providencia_no_220.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/953/pedido_de_providencia_no_221.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/954/pedido_de_providencia_no_222.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/955/pedido_de_providencia_no_224.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/956/pedido_de_providencia_no_225.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/957/pedido_de_providencia_no_226.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/958/pedido_de_providencia_no_227.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/959/pedido_de_providencia_no_228.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/960/pedido_de_providencia_no_229.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/961/pedido_de_providencia_no_230.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/962/pedido_de_providencia_no_231.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/963/pedido_de_providencia_no_232.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/964/pedido_de_providencia_no_233.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/965/pedido_de_providencia_no_238.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/966/pedido_de_providencia_no_239.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/967/pedido_de_providencia_no_240.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/968/pedido_de_providencia_no_241.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/969/pedido_de_providencia_no_242.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/970/pedido_de_providencia_no_243.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/971/pedido_de_providencia_no_244.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/972/pedido_de_providencia_no_245.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/973/pedido_de_providencia_no_246.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/974/pedido_de_providencia_no_247.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/977/pedido_de_providencia_no_250.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/818/requerimento_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ibia.mg.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_no_04-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H228"/>
+  <dimension ref="A1:H238"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="117.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9141,141 +9255,401 @@
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
         <v>43</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>927</v>
       </c>
       <c r="H224" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>929</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>930</v>
       </c>
       <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>43</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="E225" t="s">
+      <c r="H225" t="s">
         <v>932</v>
-      </c>
-[...7 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>933</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>934</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>207</v>
+      </c>
+      <c r="G226" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="B226" t="s">
-[...14 lines deleted...]
-      <c r="G226" s="1" t="s">
+      <c r="H226" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>937</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
         <v>938</v>
       </c>
-      <c r="B227" t="s">
-[...2 lines deleted...]
-      <c r="C227" t="s">
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>207</v>
+      </c>
+      <c r="G227" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="D227" t="s">
-[...8 lines deleted...]
-      <c r="G227" s="1" t="s">
+      <c r="H227" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>941</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
         <v>942</v>
       </c>
-      <c r="B228" t="s">
-[...2 lines deleted...]
-      <c r="C228" t="s">
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>154</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H228" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>945</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>946</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>154</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H229" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>949</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>950</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>154</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H230" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>953</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>954</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>154</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H231" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>957</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>958</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>193</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H232" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>960</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>961</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H233" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>963</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>964</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H234" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>967</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>968</v>
+      </c>
+      <c r="D235" t="s">
+        <v>969</v>
+      </c>
+      <c r="E235" t="s">
+        <v>970</v>
+      </c>
+      <c r="F235" t="s">
+        <v>26</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H235" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>973</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236" t="s">
+        <v>969</v>
+      </c>
+      <c r="E236" t="s">
+        <v>970</v>
+      </c>
+      <c r="F236" t="s">
+        <v>43</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H236" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>976</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>977</v>
+      </c>
+      <c r="D237" t="s">
+        <v>969</v>
+      </c>
+      <c r="E237" t="s">
+        <v>970</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H237" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>980</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
         <v>17</v>
       </c>
-      <c r="D228" t="s">
-[...12 lines deleted...]
-        <v>945</v>
+      <c r="D238" t="s">
+        <v>969</v>
+      </c>
+      <c r="E238" t="s">
+        <v>970</v>
+      </c>
+      <c r="F238" t="s">
+        <v>981</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H238" t="s">
+        <v>983</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9463,50 +9837,60 @@
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>